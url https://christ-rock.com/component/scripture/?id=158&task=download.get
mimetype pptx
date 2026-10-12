--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -61,124 +61,124 @@
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb6ae7b4051bb4735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rbee5604c823a4678" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf0bf33c575404554" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc145e4f8090140e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R368513ab453443c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R39706ff940c6481e" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R0d05d3d813494144"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc1659a788b24429c"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rcea1c6220c294337"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R5079b1c3096643b3"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R494d3ca35e8e452d"/>
-[...30 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Rdc1f8551e8c4466e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd030a30ae06e425b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R8a4113459c094a64"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R34cbdbb07e1d4494"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R421e369a4f364c5d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R2fcca08063f345b9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R3aff30a07dc7472a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R4a5d632d1acc48a6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rb3b56e15c5764ddd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R0884a687737540a9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rd40f1e51359d464d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R2d2898079f784e05"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R9d18cdb305874225"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R322242ee8cc0415d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R462b5e0bdd074182"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rb0cab436dd654d0c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R542726c0ae414b25"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R4890c3dfaa524518"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R642b4454797447c2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R0f4e4657eb614814"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Ra231e14fc13148e1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R6a65351035604239"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R4ec5e90a217941a4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R69a2090bff534d0b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R748a8e4975664e6f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Ra836b44dfdfd4a0a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Ra8c4c60470534aa8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R8197a6fa167b4fb2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Rb57486b489fa4474"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Rd9b41c0551194c4f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R3ff8ed0ec191467d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="Raa78acd298474f80"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Ra8c4f92876cb46b3"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc9e4158f337241ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0d05d3d813494144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcea1c6220c294337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R63541c8b85064d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rf797130929864ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R494d3ca35e8e452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R26970dbfb1e346f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7c1707f6f81948f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Raf35ae70290a4fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra337828131514903" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5e89525d71cd4ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rdebffdaa1b244976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R888e0288a5e84f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0c8630d1ad0f494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R6a71b99229284c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R9d0308c979014471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R64ec54fc07604f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf19b4486c6f74045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rb57c8af7a26b404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rac27476350104332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R97db605771e8448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rcd3be5780cdc4add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R8549be7a82104373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rd3110492deeb4c27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R5d849850ea964062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Ra48280ac63004b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R3cd4e96656954e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R4457ed90dd12410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R000341fb5bb94719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R5aaf36c09cf64aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R89acb541d2f74abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R21b3d29e2c1c43cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rc17f53e9729144b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R1b6cfeb930744a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rfe004991925b43f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R65a03cbbea2c4eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rdc1f8551e8c4466e" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R78daae93132d44ce" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R36f0e073da0b423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc1659a788b24429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5079b1c3096643b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R5994c42c56a14527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R061f280a6e3643c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd030a30ae06e425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R8a4113459c094a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R34cbdbb07e1d4494" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R421e369a4f364c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2fcca08063f345b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3aff30a07dc7472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4a5d632d1acc48a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb3b56e15c5764ddd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0884a687737540a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd40f1e51359d464d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R2d2898079f784e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R9d18cdb305874225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R322242ee8cc0415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R462b5e0bdd074182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rb0cab436dd654d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R542726c0ae414b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R4890c3dfaa524518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R642b4454797447c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R0f4e4657eb614814" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Ra231e14fc13148e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R6a65351035604239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R4ec5e90a217941a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R69a2090bff534d0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R748a8e4975664e6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Ra836b44dfdfd4a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Ra8c4c60470534aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R8197a6fa167b4fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rb57486b489fa4474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rd9b41c0551194c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R3ff8ed0ec191467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Raa78acd298474f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Ra8c4f92876cb46b3" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rdf628ba0880d4260" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -382,144 +382,144 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R76af3c61b5f54e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0c6fe717d5784715" /></Relationships>
-[...92 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R551f4aeccae64341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3630f51d70804c97" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra483bdbf693f42c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9dbcddf06d544a0d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rfa96f051fe2f47fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb559749460384606" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rde62fb09e1b94cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2420a551ddba4f89" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd45d791ea0a74ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re1303dc224894ffc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R54739d41429a4722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6aab20de0d4b4428" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra49e9777e1634eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra149b3d2399f46aa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R803b9480039d4482" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1e4dd7548f6a47ca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R1608b6ee7d934a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raa546bd2d9e24ae5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R47083409707a477b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf6c268f8f9bf4cd5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R23df8180fb39413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd7d7ac95b3cf4542" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R0a7ba9ee0d584a84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5779663cd2d04f68" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5c09be41f84847f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R195ed83984f9483c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R499f0ba1f5f4450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4eea7ba107124a9a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R743380c05131436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R45f70a95db214fb7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R5b268c0df2294b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf50c11c96ec8411c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R6e81bcace971425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7d1f5bbd6c634385" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R9123473afc0942c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd5c746a2e9e14983" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rea59e475dd074dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R575d070a9a7d4ee1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rf9a822b2d7d84c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R77637b26a6214950" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rd246754d5c7a438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re9bc443afc57467b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R3d46265bc972411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbb488fc3358d41e2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Red8b913537864502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rda73f158a7964047" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8a8dfb4eafc44b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4bce6bc9151c4cc1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R32d7bc8e794247a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf9e1afff3d444292" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R0ecfa3f84f1c4d5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raf3c698dd15243a3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R414188164d5541b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R06038e5216c0473d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8e963664fd694a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R31b84b5a408145ed" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R03b0cc401ed14467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4f05433c76974131" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc268ec688d9543e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5e40cba023794e5a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R76a679aa5e6e4fa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rae9a79959e064bea" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R92d6868143d14c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf8dbdf8e5a7349ad" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4638838d532745af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re3795d2de6aa43dc" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3518,100 +3518,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R97d930e1d3b6470e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R9d71db8c101341cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R9763331b48a44d73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R9708ccd965f54004" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra87bb5b6d0f24dcd" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R008dc41338214da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R889a871766314a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rf7113f3eef68425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R3999ceeb267f4f63" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd7604f72064143e5" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9d71db8c101341cb"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R889a871766314a8d"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9763331b48a44d73"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf7113f3eef68425f"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4637,116 +4637,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R9708ccd965f54004"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R3999ceeb267f4f63"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R6bfe17c55ada4d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R67461e970604438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfdb3260e911a473b" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rd36efd68373547e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc08698057d734ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5f4886d39e4d42d5" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R67461e970604438b"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rfdb3260e911a473b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc08698057d734ed1"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5f4886d39e4d42d5"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4810,144 +4810,144 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra9c6aebcfa4e4ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R79a82f5ab76e462e" /></Relationships>
-[...92 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R299ad49ad55b4ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R6842a40ff9be49d9" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rec3ce50b8ed94e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Ra785f3814422439d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R68d0597fdae141a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R81712f3f8e374e44" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rec47e974d89f40c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R7eabc7407a72466c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re5b79f2edb2c4095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rc0103e44afa54c9c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0254cca459a346ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Raf690ce0906c4f71" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R51953f9f542d4432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rc68936ff781b4594" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re0cb840cf06a4159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R95b6e7106cff4edc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R337db33b693a40b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Racc5bd217ba3435f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R94069b64f62347eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rc05abf51cb85406e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6319816e8fb94aee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rd230c12f4fad4fba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R171b3f17334b4434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R77a16109193f4e0a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rea7a46cadcb44f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R2af75debffd54d87" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R59efbbcb031c4feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R2b4dfe8a2788444c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra138f8337451445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rde90473035cb4cf8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R622cb0a35b1f484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R4cda90be9328488c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R07032d152d42479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R7da71a44cb5749cf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3e7b9c1743954127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R98c078cf0f4144c4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R04a184dcceff4c9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R94608f938e9b42bf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R16d8f53e98c84f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Rba99400f0ed046b3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb07fa9f158a14735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R83fd06492c1441ca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf5d6dd8764bd4bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R559b95e8bdad4a0e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1489a0473d5b423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Rc9fa82ad5916451a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R072e4a00bfca475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R98727551eb9b4f77" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcc77988fba414e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="Ref6d14523a7944bd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5ab0bcdea5be45d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="Rb68baf58f0d84145" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d6af55c87914471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="Rbc9833239c7249db" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R63610494be7e4cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Ra2750852f65b4b28" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb4cb44aa7d55448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R751dfd92b87f4c31" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R66be3ae1a6f54b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R7e99fb87deb140fd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb4c0a09f977d417c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rb2cd9d0c39944957" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R957c1e1bd1894b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R95fca9add5e54cf0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbb815536c3014405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R976c655733e845c1" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4965,65 +4965,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音第14章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>John 14 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5041,179 +5045,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 14:9  |  John 14:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌對他說：「腓力，我與你們同在這樣長久，你還不認識我嗎？人看見了我，就是看見了父；你怎麼說『將父顯給我們看』呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jesus saith unto him, Have I been so long time with you, and yet hast thou not known me, Philip? he that hath seen me hath seen the Father; and how sayest thou then, Shew us the Father?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5233,179 +5199,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 14:10  |  John 14:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我在父裏面，父在我裏面，你不信嗎？我對你們所說的話，不是憑着自己說的，乃是住在我裏面的父做他自己的事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Believest thou not that I am in the Father, and the Father in me? the words that I speak unto you I speak not of myself: but the Father that dwelleth in me, he doeth the works.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5425,183 +5353,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 14:11  |  John 14:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們當信我，我在父裏面，父在我裏面；即或不信，也當因我所做的事信我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Believe me that I am in the Father, and the Father in me: or else believe me for the very works’ sake.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5617,183 +5507,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 14:12  |  John 14:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我實實在在地告訴你們，我所做的事，信我的人也要做，並且要做比這更大的事，因為我往父那裏去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Verily, verily, I say unto you, He that believeth on me, the works that I do shall he do also; and greater works than these shall he do; because I go unto my Father.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5809,183 +5661,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 14:13  |  John 14:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們奉我的名無論求甚麼，我必成就，叫父因兒子得榮耀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And whatsoever ye shall ask in my name, that will I do, that the Father may be glorified in the Son.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6001,183 +5815,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 14:14  |  John 14:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們若奉我的名求甚麼，我必成就。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If ye shall ask any thing in my name, I will do it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6193,183 +5969,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 14:15  |  John 14:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你們若愛我，就必遵守我的命令。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If ye love me, keep my commandments.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6385,183 +6123,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 14:16  |  John 14:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要求父，父就另外賜給你們一位保惠師，叫他永遠與你們同在，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will pray the Father, and he shall give you another Comforter, that he may abide with you for ever;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6577,183 +6277,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 14:17  |  John 14:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就是真理的[聖]靈，乃世人不能接受的；因為不見他，也不認識他。你們卻認識他，因他常與你們同在，也要在你們裏面。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Even the Spirit of truth; whom the world cannot receive, because it seeth him not, neither knoweth him: but ye know him; for he dwelleth with you, and shall be in you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6769,183 +6431,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 14:18  |  John 14:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我不撇下你們為孤兒，我必到你們這裏來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I will not leave you comfortless: I will come to you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6961,183 +6585,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 14:1  |  John 14:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你們心裏不要憂愁；你們信神，也當信我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let not your heart be troubled: ye believe in God, believe also in me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7153,183 +6739,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 14:19  |  John 14:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>還有不多的時候，世人不再看見我，你們卻看見我；因為我活着，你們也要活着。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yet a little while, and the world seeth me no more; but ye see me: because I live, ye shall live also.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7345,183 +6893,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 14:20  |  John 14:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>到那日，你們就知道我在父裏面，你們在我裏面，我也在你們裏面。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>At that day ye shall know that I am in my Father, and ye in me, and I in you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7537,179 +7047,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 14:21  |  John 14:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有了我的命令又遵守的，這人就是愛我的；愛我的必蒙我父愛他，我也要愛他，並且要向他顯現。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that hath my commandments, and keepeth them, he it is that loveth me: and he that loveth me shall be loved of my Father, and I will love him, and will manifest myself to him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7729,183 +7201,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 14:22  |  John 14:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>猶大（不是加略人猶大）問耶穌說：「主啊，為甚麼要向我們顯現，不向世人顯現呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Judas saith unto him, not Iscariot, Lord, how is it that thou wilt manifest thyself unto us, and not unto the world?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7921,183 +7355,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 14:23  |  John 14:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌回答說：「人若愛我，就必遵守我的道；我父也必愛他，並且我們要到他那裏去，與他同住。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jesus answered and said unto him, If a man love me, he will keep my words: and my Father will love him, and we will come unto him, and make our abode with him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8113,183 +7509,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 14:24  |  John 14:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不愛我的人就不遵守我的道。你們所聽見的道不是我的，乃是差我來之父的道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that loveth me not keepeth not my sayings: and the word which ye hear is not mine, but the Father’s which sent me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8305,183 +7663,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 14:25  |  John 14:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「我還與你們同住的時候，已將這些話對你們說了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These things have I spoken unto you, being yet present with you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8497,179 +7817,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 14:26  |  John 14:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但保惠師，就是父因我的名所要差來的聖靈，他要將一切的事指教你們，並且要叫你們想起我對你們所說的一切話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the Comforter, which is the Holy Ghost, whom the Father will send in my name, he shall teach you all things, and bring all things to your remembrance, whatsoever I have said unto you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8689,183 +7971,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 14:27  |  John 14:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我留下平安給你們；我將我的平安賜給你們。我所賜的，不像世人所賜的。你們心裏不要憂愁，也不要膽怯。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Peace I leave with you, my peace I give unto you: not as the world giveth, give I unto you. Let not your heart be troubled, neither let it be afraid.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8881,183 +8125,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 14:28  |  John 14:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們聽見我對你們說了，我去還要到你們這裏來。你們若愛我，因我到父那裏去，就必喜樂，因為父是比我大的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye have heard how I said unto you, I go away, and come again unto you. If ye loved me, ye would rejoice, because I said, I go unto the Father: for my Father is greater than I.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9073,183 +8279,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 14:2  |  John 14:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在我父的家裏有許多住處；若是沒有，我就早已告訴你們了。我去原是為你們預備地方去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In my Father’s house are many mansions: if it were not so, I would have told you. I go to prepare a place for you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9265,183 +8433,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 14:29  |  John 14:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>現在事情還沒有成就，我預先告訴你們，叫你們到事情成就的時候就可以信。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And now I have told you before it come to pass, that, when it is come to pass, ye might believe.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9457,183 +8587,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 14:30  |  John 14:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以後我不再和你們多說話，因為這世界的王將到。他在我裏面是毫無所有；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hereafter I will not talk much with you: for the prince of this world cometh, and hath nothing in me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9649,183 +8741,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 14:31  |  John 14:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但要叫世人知道我愛父，並且父怎樣吩咐我，我就怎樣行。起來，我們走吧！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But that the world may know that I love the Father; and as the Father gave me commandment, even so I do. Arise, let us go hence.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9841,183 +8895,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 14:3  |  John 14:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我若去為你們預備了地方，就必再來接你們到我那裏去，我在哪裏，叫你們也在那裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if I go and prepare a place for you, I will come again, and receive you unto myself; that where I am, there ye may be also.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10033,183 +9049,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 14:4  |  John 14:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我往哪裏去，你們知道；那條路，你們也知道。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And whither I go ye know, and the way ye know.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10225,183 +9203,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 14:5  |  John 14:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>多馬對他說：「主啊，我們不知道你往哪裏去，怎麼知道那條路呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thomas saith unto him, Lord, we know not whither thou goest; and how can we know the way?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10417,183 +9357,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 14:6  |  John 14:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌說：「我就是道路、真理、生命；若不藉着我，沒有人能到父那裏去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jesus saith unto him, I am the way, the truth, and the life: no man cometh unto the Father, but by me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10609,183 +9511,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 14:7  |  John 14:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們若認識我，也就認識我的父。從今以後，你們認識他，並且已經看見他。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If ye had known me, ye should have known my Father also: and from henceforth ye know him, and have seen him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10801,183 +9665,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 14:8  |  John 14:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓力對他說：「求主將父顯給我們看，我們就知足了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Philip saith unto him, Lord, shew us the Father, and it sufficeth us.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>