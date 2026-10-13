--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -49,118 +49,118 @@
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R61de8577cfe14b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R42aed640fe8a4c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R7bf2019c34004a12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R029227b095964296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R78aee58998124204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R0b2bed0100cd431a" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rdaaccf06c0a54cc7"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R07b18b4fe17a45e8"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Reb4bdadc03264f4c"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R158574deefb34bdb"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ra40c73dc22de48ae"/>
-[...24 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R5ad81ccd849a47dd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rdc042054e0a0458e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R23dbe5995ef640cd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Ra1309423922e4961"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R46190d3b032141ab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R37140f0d875f4b9d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R402283f10cbb41af"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rb810b71500764e50"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Re0cf7888efe04a5c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rf6765af97a424e5f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rd304e127b6cd4d4e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rdeb23dcb348745eb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R165c76d032d740b5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R7d1168f350c347c6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Re28a580a6b564c4e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rcb636b1d03554463"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R5920984593c24384"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R755a609f567a4bf3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R70fce1b026594169"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R1a0014be132f4a62"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rad6c0b3e145f47c5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R0bceae3911454fe4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R5d96225a4dbf40cc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rebd327e09ba04218"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R0d5fd02e1906416d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R0f285c9181a7437a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Rd2ae2a73a89344c2"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rb8ab1c6b84664589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdaaccf06c0a54cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reb4bdadc03264f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R2cba04c9d6e6496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R244fa446fdb14701" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra40c73dc22de48ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rfcbf69ef97d34d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3131b4d414294a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rdd010f9b4c9b4d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd74268b350e84b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd27f02e2bc2040ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R492582121c1240f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rfe4152177fe44dfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R587db044ce474bb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R368740bd44ae4186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb3ec3fbd62414526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rda8f21e0569e4951" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R64126f7cb15448c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R7f79b4ce2b84430b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Reca65897218b4164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R3eed00f4e4ad4fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rc174c289b8054410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Re5c1868652854366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rdc959ccce9314c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rbd361352771f4b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R77e3531bdd1249d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R9d5ee52f8b124f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rc7e897ed09bc4e40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R16907697a4f64b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R1ab2f17e427f4de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R5ad81ccd849a47dd" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R10c5a483904541b2" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc35cbf34c1e54695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R07b18b4fe17a45e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R158574deefb34bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R15692a836db84e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R90b2cddf9d1a4bb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rdc042054e0a0458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R23dbe5995ef640cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra1309423922e4961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R46190d3b032141ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R37140f0d875f4b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R402283f10cbb41af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb810b71500764e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re0cf7888efe04a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf6765af97a424e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd304e127b6cd4d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rdeb23dcb348745eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R165c76d032d740b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R7d1168f350c347c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Re28a580a6b564c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rcb636b1d03554463" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R5920984593c24384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R755a609f567a4bf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R70fce1b026594169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R1a0014be132f4a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rad6c0b3e145f47c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R0bceae3911454fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R5d96225a4dbf40cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rebd327e09ba04218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R0d5fd02e1906416d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R0f285c9181a7437a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rd2ae2a73a89344c2" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rd1df1814d5954448" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -364,126 +364,126 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R32be483914ef4844" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdbdf2facb0d742b9" /></Relationships>
-[...74 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb0916d31d0044935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R06578bb99ceb487d" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R44b900db206c4fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R80e29e9bc75e4f52" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R372c142d66544b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0622e492635d4db7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R989d2dddbc4b4914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R60eecfbf0ef646f7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re4b91533237c4cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9e100264091548d3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Red33771471cf4d54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raf6bf958a8be4f85" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R40d4942512e44f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R20aae1f2ff1b43c9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R58488ac3a001405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4618e371a9cc4356" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R0ab54d706d9c4809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52b73eaa976d495f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R7c18ca18d8604cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfe745b7e3c3b4012" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R05a368e9ec5f4aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ref5cb6d80bbd478c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R5c7feabff6904a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfaa5c024419b445a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R38554ea57af94375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra7a3050ac1d74885" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rab0e295fef664422" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb5fab9408f634419" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R31ae234f1f6443c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5ba0a1e104c14a05" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R3b64689bfede47ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rda770930c5104f6e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R0662a923563c4222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbdb6abbcb9544ac8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R09a9ee07ade64346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf64ac6bb84184f19" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R19ce009725874afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2039256a3c0c47b4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Re9f6fe818b0d4642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0f6b70ed7f9a4f08" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R804b4fee7f5444cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5db7b37f600f4d38" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra12189fe0b974293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rec593a49829a4a86" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rcb1f6f3d5b0e42ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re4c3b80396bb4c90" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra5bd4b82dacf4ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra6426c265c464fbb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Reb3bee7f2e4a48fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6f88ca5c748f426f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R8f3b610875f549d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R43a3e177532143cc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3d69fdc562da4621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2a86ebceab394484" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2912,100 +2912,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra07b674e25b44596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R1302b4d650ed43bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R885090a5ed5c4f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R799989f75f4143a1" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R49e0b3dafd564e0b" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3a65fbf269af4887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rb99462eab0c74391" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R3665b15c5ea94aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R15eed83d49ea44f5" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3b281cd698854830" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1302b4d650ed43bf"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb99462eab0c74391"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R885090a5ed5c4f39"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3665b15c5ea94aa3"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4031,116 +4031,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R799989f75f4143a1"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R15eed83d49ea44f5"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R6d557714a8b64c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R42623ea356424bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf6112f16445a47a0" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rdc8f50417fb74286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9855ea371a2d4ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rae7ee09fc12c4bab" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R42623ea356424bcb"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf6112f16445a47a0"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R9855ea371a2d4ff4"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rae7ee09fc12c4bab"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4204,126 +4204,126 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R666b2c078aa54b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R8104ce6eee934b2d" /></Relationships>
-[...74 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R745fa21b0ebe4968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rd5032ecc14844cc7" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R45a8391ea9f84703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R708d9bad26684a81" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf04ea48d7ad0400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rb977f093c0f74559" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8068fb47e2ab450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R509d4aac47b745ce" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5bb9274dad4b4dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R0b758acd477a4568" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R14378d0b5e8d4e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R865562f508704bf9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf9f2ea1c7c244793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rf1f0ee971cb64266" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R217863a590124bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R56a0e696a16b430c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rccbb1d2cdd2240d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R3c5ddd84953c4ba7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R93840607e10e44c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R41b5d4b730054470" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5f82816be26e44f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R7012624d1b004d94" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5e99337d085945c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rd00bee699e5747d8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re689e6b2ab6046e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R2aa1841faba54348" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R49a80f0fc2d24a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R38b6f9f3f1114576" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6134333a5aec4254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R511062ab6ac7402a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R60e14f6dc4d548e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Radef1fbd0c3b49b6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reedafc1d6f554a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R5b493465193a4565" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6e19b63c700d48e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rad58b0d833574137" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R738282ecbe2247cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rc7fe1077bc644d1a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2ec7965af7504762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Ra6172a3b80644448" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R20102854cf814185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rb552df1876654ae7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc3f5662572004015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rd27bb8e919c54049" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9597e2d4b5714066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R20cb8eb8ae7242a3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R02428b16aacd464a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R9cb23bd72b734f3b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R627f9fe74cb4491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rc91ca0a512a649b1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R71f8659f8603473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R71c906d176854d38" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf1f5f7caeeb34ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Reace7942c6c549b9" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4341,65 +4341,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音第2章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>John 2 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4417,179 +4421,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 2:9  |  John 2:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>管筵席的嘗了那水變的酒，並不知道是哪裏來的，只有舀水的用人知道。管筵席的便叫新郎來，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When the ruler of the feast had tasted the water that was made wine, and knew not whence it was: (but the servants which drew the water knew;) the governor of the feast called the bridegroom,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4609,183 +4575,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 2:10  |  John 2:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>對他說：「人都是先擺上好酒，等客喝足了，才擺上次的，你倒把好酒留到如今！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And saith unto him, Every man at the beginning doth set forth good wine; and when men have well drunk, then that which is worse: but thou hast kept the good wine until now.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4801,183 +4729,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 2:11  |  John 2:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這是耶穌所行的頭一件神蹟，是在加利利的迦拿行的，顯出他的榮耀來；他的門徒就信他了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>This beginning of miracles did Jesus in Cana of Galilee, and manifested forth his glory; and his disciples believed on him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4993,183 +4883,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 2:12  |  John 2:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這事以後，耶穌與他的母親、弟兄，和門徒都下迦百農去，在那裏住了不多幾日。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>After this he went down to Capernaum, he, and his mother, and his brethren, and his disciples: and they continued there not many days.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5185,183 +5037,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 2:13  |  John 2:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>猶太人的逾越節近了，耶穌就上耶路撒冷去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the Jews’ passover was at hand, and Jesus went up to Jerusalem,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5377,183 +5191,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 2:14  |  John 2:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看見殿裏有賣牛、羊、鴿子的，並有兌換銀錢的人坐在那裏，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And found in the temple those that sold oxen and sheep and doves, and the changers of money sitting:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5569,183 +5345,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 2:15  |  John 2:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌就拿繩子做成鞭子，把牛羊都趕出殿去，倒出兌換銀錢之人的銀錢，推翻他們的桌子，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when he had made a scourge of small cords, he drove them all out of the temple, and the sheep, and the oxen; and poured out the changers’ money, and overthrew the tables;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5761,183 +5499,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 2:16  |  John 2:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又對賣鴿子的說：「把這些東西拿去！不要將我父的殿當作買賣的地方。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And said unto them that sold doves, Take these things hence; make not my Father’s house an house of merchandise.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5953,183 +5653,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 2:17  |  John 2:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的門徒就想起[經上]記着說：「我為你的殿心裏焦急，如同火燒。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And his disciples remembered that it was written, The zeal of thine house hath eaten me up.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6145,183 +5807,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 2:18  |  John 2:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因此猶太人問他說：「你既做這些事，還顯甚麼神蹟給我們看呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then answered the Jews and said unto him, What sign shewest thou unto us, seeing that thou doest these things?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6337,183 +5961,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 2:1  |  John 2:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>第三日，在加利利的迦拿有娶親的筵席，耶穌的母親在那裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the third day there was a marriage in Cana of Galilee; and the mother of Jesus was there:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6529,183 +6115,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 2:19  |  John 2:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌回答說：「你們拆毀這殿，我三日內要再建立起來。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jesus answered and said unto them, Destroy this temple, and in three days I will raise it up.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6721,183 +6269,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 2:20  |  John 2:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>猶太人便說：「這殿是四十六年才造成的，你三日內就再建立起來嗎？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said the Jews, Forty and six years was this temple in building, and wilt thou rear it up in three days?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6913,183 +6423,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 2:21  |  John 2:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但耶穌這話是以他的身體為殿。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But he spake of the temple of his body.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7105,183 +6577,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 2:22  |  John 2:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以到他從死裏復活以後，門徒就想起他說過這話，便信了聖經和耶穌所說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When therefore he was risen from the dead, his disciples remembered that he had said this unto them; and they believed the scripture, and the word which Jesus had said.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7297,183 +6731,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 2:23  |  John 2:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當耶穌在耶路撒冷過逾越節的時候，有許多人看見他所行的神蹟，就信了他的名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now when he was in Jerusalem at the passover, in the feast day, many believed in his name, when they saw the miracles which he did.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7489,183 +6885,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 2:24  |  John 2:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌卻不將自己交託他們；因為他知道萬人，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But Jesus did not commit himself unto them, because he knew all men,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7681,183 +7039,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 2:25  |  John 2:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>也用不着誰見證人怎樣，因他知道人心裏所存的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And needed not that any should testify of man: for he knew what was in man.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7873,183 +7193,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 2:2  |  John 2:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌和他的門徒也被請去赴席。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And both Jesus was called, and his disciples, to the marriage.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8065,183 +7347,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 2:3  |  John 2:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>酒用盡了，耶穌的母親對他說：「他們沒有酒了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when they wanted wine, the mother of Jesus saith unto him, They have no wine.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8257,183 +7501,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 2:4  |  John 2:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌說：「母親，我與你有甚麼相干？我的時候還沒有到。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jesus saith unto her, Woman, what have I to do with thee? mine hour is not yet come.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8449,183 +7655,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 2:5  |  John 2:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他母親對用人說：「他告訴你們甚麼，你們就做甚麼。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His mother saith unto the servants, Whatsoever he saith unto you, do it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8641,183 +7809,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 2:6  |  John 2:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>照猶太人潔淨的規矩，有六口石缸擺在那裏，每口可以盛兩三桶水。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there were set there six waterpots of stone, after the manner of the purifying of the Jews, containing two or three firkins apiece.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8833,183 +7963,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 2:7  |  John 2:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌對用人說：「把缸倒滿了水。」他們就倒滿了，直到缸口。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jesus saith unto them, Fill the waterpots with water. And they filled them up to the brim.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9025,183 +8117,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 2:8  |  John 2:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌又說：「現在可以舀出來，送給管筵席的。」他們就送了去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he saith unto them, Draw out now, and bear unto the governor of the feast. And they bare it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>