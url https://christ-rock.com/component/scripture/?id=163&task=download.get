--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -51,119 +51,119 @@
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0e6a326157aa450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R20b1f54ea2b0416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rceaa5dc71e464f13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R53c2a1441d5b4425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R3a4445052e464419" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R55be8a6548e8424c" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R4b1ce5b62d924b2c"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb9886b11e21748db"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R7be59f8fe3ff40fb"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R3e2b641549ad40f5"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rddd119a6a57a40f1"/>
-[...25 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Re4c71813bebe415d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc0421fb64a7d47c4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rc91087be011644d2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R0a5a44a2caf7469b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R1b94460961594865"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R17481b08191a4747"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R434795cbecac47e2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R05c9c4625cfe4cb0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R5f48025a892245cf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R8f5f1371d6fe4988"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rc84e5c4526ac4d33"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R3686260d91754cca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R43eaa4e336d84771"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rf56916cd308147bb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R1288d4a67f3e456a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rc05b3abd8f5b49dc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R43443e7d0611466f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Ra5367abc47ba4c99"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rd9d2a5c53ef14d49"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R6401655589df4332"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R5a328bed71ed4d4f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R3491641937974074"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R4c17241940404256"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Ra1c3b3b27a984c39"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R44e919ab6e4e48f2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R33ddbe29a8af4980"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R779fbe32c90a4b2d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Rb4faf6528eaf457b"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc208142d21a9498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4b1ce5b62d924b2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7be59f8fe3ff40fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rb7f796aa6cd448b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R1cde9c9771da4eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rddd119a6a57a40f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R6c3a5170cac8431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8c7acfde15194df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0df2e846561d4e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra2a135817e3b4807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra3a40bf5ca3542c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5b5136c7fd9246a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R13e4fc3cf3a34a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2ac7cabd2f064cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R55755dd767bb4471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rdd3fcc73ff7d4f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R548573380a5b4c9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R071d7757fa894a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R86ff4a93b0ad45db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R99fd617545134c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Reedc96b7749c4432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R95afb1feed05420a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R170aa5eaacb04409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R19e67254fba74de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R27314c7c688e4d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rfc5ceb6fd3ce4a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R7c238427923a47c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rdf93f51346794a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Red78ebeee46c4625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R7bfe795c868a4d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R7862abd95045441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Re4c71813bebe415d" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R5a501992a83d43e6" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R41d856e3b99e4c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb9886b11e21748db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3e2b641549ad40f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R7c77410b88224ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R30886eae97434afc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc0421fb64a7d47c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc91087be011644d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0a5a44a2caf7469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1b94460961594865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R17481b08191a4747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R434795cbecac47e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R05c9c4625cfe4cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5f48025a892245cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8f5f1371d6fe4988" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc84e5c4526ac4d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R3686260d91754cca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R43eaa4e336d84771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf56916cd308147bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1288d4a67f3e456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc05b3abd8f5b49dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R43443e7d0611466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Ra5367abc47ba4c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rd9d2a5c53ef14d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R6401655589df4332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R5a328bed71ed4d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R3491641937974074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R4c17241940404256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Ra1c3b3b27a984c39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R44e919ab6e4e48f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R33ddbe29a8af4980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R779fbe32c90a4b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rb4faf6528eaf457b" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R3104d36db1f84f93" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -367,129 +367,129 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ref3e4379c3304f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5da07c0d45214a29" /></Relationships>
-[...77 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R30e2133726354fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6122cf7835004c91" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re007b9b4db28481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd8d56f42f0464c1c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R37c55b7dcc7147e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Red976fb9b9cc4de6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf330a75692d94b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9680cf6cc57c4e11" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R19a6b7c1655640db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8f682a7d917c41bb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R6f0e03f1f03c4b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R228a846baf4249ca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R390bb23095064031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra65905cc019c407a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R166f8aa4ffa24416" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R96a9f3f66a1b4e6b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R11cd00b4384b4c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R13061c27892e419b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rf24c973798504b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R04a269b9bb9149d1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Ra3dba33812004a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8559e96c9b8a4275" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rf25dac2948644f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3cbea755924449e6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Raa1bc878041d4193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re56edf8d5c804f28" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R4bd4a297cb714092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re9b485bd258247f7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Re4c6ebae36fb4168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R96b744f1ccb94322" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R590b60b5ba18423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R526f212c96964713" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Ref6b9e92fb3f4f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb8e7c47e52144254" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R301861dda28547c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd19ea4228a434b75" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R8f696ac4da3c4c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4c6561207cde4842" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Reffe396b726c44af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reff6ab155a85416c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rc9e77000051f439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9a64b577a2414965" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R12d9d19e3ac14d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra4709a0ac9c644e6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R39ca05b9398b4840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R905da7393b3f46a2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R10c89c769b614182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3c905c6350e246c8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb3a4abe7a95f4fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9b8e00bc426d4743" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1ec32e1dfb554fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0c38b4289f4c4e19" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R001020c8bf944bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3127b72171a9414a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3dbad080b0cb4e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb07f41d153bb482e" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3013,100 +3013,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Raabfa657bd4141b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rb1534f779998455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Ra5961f4c64d44807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R419cf62483424cb2" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R35f7d457a30a4400" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R196f235072ff4f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R6385387141bb4909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R0d7b116d52c74ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R2a1ec78deaeb48b8" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra899e52e6ef64c07" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb1534f779998455d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6385387141bb4909"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra5961f4c64d44807"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0d7b116d52c74ca0"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4132,116 +4132,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R419cf62483424cb2"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R2a1ec78deaeb48b8"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Re7d04b8e73b84632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re494cb2e0b4144d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R561718802d1948f4" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R0a51fbaf026b4cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8362885dc6a34ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3abf4b2c3ab6493c" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re494cb2e0b4144d5"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R561718802d1948f4"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8362885dc6a34ae2"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R3abf4b2c3ab6493c"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4305,129 +4305,129 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdf8adc6c87ff4471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rc1344b9302f94322" /></Relationships>
-[...77 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R39bd67aeda9547b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R6887b2013b82460e" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R24d85a076def4502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rfb6059aa84164244" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R83e0c1141a4f4aee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rd19217807ed04632" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4e60950d349a4491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R7728a1d8a21f418e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R35392d657f764ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R0729579041c84a6b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R22684bc0ea5443cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rc9f1de39faab4198" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdf58ea32e7904362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R707e6435b29e4a0f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rab21ab7d610e460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R0cf843dba2494011" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R74b6b483dcfe4c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R2c54c29f76404913" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rccf4ae75d9b041ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R2928513b4994454a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3cadc77adb904a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R8e249eaf86bf4e5e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7cfc6a97dca949e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R394180df568b45d4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R99ac96e6e9b4423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rd98b2e207ada406d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6932f8c2413e47a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R57699b283f4a4753" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8ce7768b33544a6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rabf46fd7cba94578" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3a4eb57f41b14bc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rbcebf225add44a16" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re46d86e73757403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R1447148fadc04b74" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6b32cedcd2d94bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Re9e95d3528974fee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd4e7703c34134273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rde2c3e0e23864f13" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0ce7b8c3f5f149e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R7e90ea5c15194242" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R802ea0634ca74e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Ra38d19eaf1a24beb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R309d03500f814ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R0fe4532776f34b4c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R295be08cd874414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R27c1a29c91294c78" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb8602b687d524985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R09e4d1f60e58495a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5361c614968e47ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rffe6f80a96cb46ff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9a16328337c44054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R68b9c1a7975c4585" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1a61e47858da4400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rf3dfe7dd95a2450d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfab2befab7604521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R1f245308ad124b07" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4445,65 +4445,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音第17章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>John 17 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4521,183 +4525,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 17:9  |  John 17:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我為他們祈求，不為世人祈求，卻為你所賜給我的人祈求，因他們本是你的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I pray for them: I pray not for the world, but for them which thou hast given me; for they are thine.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4713,183 +4679,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 17:10  |  John 17:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡是我的，都是你的；你的也是我的，並且我因他們得了榮耀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And all mine are thine, and thine are mine; and I am glorified in them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4905,179 +4833,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 17:11  |  John 17:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從今以後，我不在世上，他們卻在世上；我往你那裏去。聖父啊，求你因你所賜給我的名保守他們，叫他們合而為一像我們一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And now I am no more in the world, but these are in the world, and I come to thee. Holy Father, keep through thine own name those whom thou hast given me, that they may be one, as we are.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5097,179 +4987,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 17:12  |  John 17:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我與他們同在的時候，因你所賜給我的名保守了他們，我也護衛了他們；其中除了那滅亡之子，沒有一個滅亡的，好叫經上的話得應驗。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>While I was with them in the world, I kept them in thy name: those that thou gavest me I have kept, and none of them is lost, but the son of perdition; that the scripture might be fulfilled.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5289,183 +5141,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 17:13  |  John 17:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>現在我往你那裏去，我還在世上說這話，是叫他們心裏充滿我的喜樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And now come I to thee; and these things I speak in the world, that they might have my joy fulfilled in themselves.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5481,183 +5295,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 17:14  |  John 17:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我已將你的道賜給他們。世界又恨他們；因為他們不屬世界，正如我不屬世界一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have given them thy word; and the world hath hated them, because they are not of the world, even as I am not of the world.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5673,183 +5449,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 17:15  |  John 17:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我不求你叫他們離開世界，只求你保守他們脫離那惡者。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I pray not that thou shouldest take them out of the world, but that thou shouldest keep them from the evil.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5865,183 +5603,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 17:16  |  John 17:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們不屬世界，正如我不屬世界一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They are not of the world, even as I am not of the world.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6057,183 +5757,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 17:17  |  John 17:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>求你用真理使他們成聖；你的道就是真理。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Sanctify them through thy truth: thy word is truth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6249,183 +5911,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 17:18  |  John 17:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你怎樣差我到世上，我也照樣差他們到世上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As thou hast sent me into the world, even so have I also sent them into the world.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6441,183 +6065,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 17:1  |  John 17:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌說了這話，就舉目望天，說：「父啊，時候到了，願你榮耀你的兒子，使兒子也榮耀你；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These words spake Jesus, and lifted up his eyes to heaven, and said, Father, the hour is come; glorify thy Son, that thy Son also may glorify thee:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6633,183 +6219,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 17:19  |  John 17:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我為他們的緣故，自己分別為聖，叫他們也因真理成聖。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And for their sakes I sanctify myself, that they also might be sanctified through the truth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6825,183 +6373,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 17:20  |  John 17:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「我不但為這些人祈求，也為那些因他們的話信我的人祈求，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Neither pray I for these alone, but for them also which shall believe on me through their word;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7017,183 +6527,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 17:21  |  John 17:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使他們都合而為一。正如你父在我裏面，我在你裏面，使他們也在我們裏面，叫世人可以信你差了我來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That they all may be one; as thou, Father, art in me, and I in thee, that they also may be one in us: that the world may believe that thou hast sent me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7209,183 +6681,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 17:22  |  John 17:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你所賜給我的榮耀，我已賜給他們，使他們合而為一，像我們合而為一。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the glory which thou gavest me I have given them; that they may be one, even as we are one:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7401,183 +6835,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 17:23  |  John 17:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我在他們裏面，你在我裏面，使他們完完全全地合而為一，叫世人知道你差了我來，也知道你愛他們如同愛我一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I in them, and thou in me, that they may be made perfect in one; and that the world may know that thou hast sent me, and hast loved them, as thou hast loved me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7593,179 +6989,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 17:24  |  John 17:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>父啊，我在哪裏，願你所賜給我的人也同我在那裏，叫他們看見你所賜給我的榮耀；因為創立世界以前，你已經愛我了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Father, I will that they also, whom thou hast given me, be with me where I am; that they may behold my glory, which thou hast given me: for thou lovedst me before the foundation of the world.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7785,183 +7143,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 17:25  |  John 17:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>公義的父啊，世人未曾認識你，我卻認識你；這些人也知道你差了我來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>O righteous Father, the world hath not known thee: but I have known thee, and these have known that thou hast sent me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7977,183 +7297,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 17:26  |  John 17:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我已將你的名指示他們，還要指示他們，使你所愛我的愛在他們裏面，我也在他們裏面。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I have declared unto them thy name, and will declare it: that the love wherewith thou hast loved me may be in them, and I in them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8169,183 +7451,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 17:2  |  John 17:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>正如你曾賜給他權柄管理凡有血氣的，叫他將永生賜給你所賜給他的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As thou hast given him power over all flesh, that he should give eternal life to as many as thou hast given him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8361,183 +7605,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 17:3  |  John 17:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>認識你－獨一的真神，並且認識你所差來的耶穌基督，這就是永生。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And this is life eternal, that they might know thee the only true God, and Jesus Christ, whom thou hast sent.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8553,183 +7759,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 17:4  |  John 17:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我在地上已經榮耀你，你所託付我的事，我已成全了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have glorified thee on the earth: I have finished the work which thou gavest me to do.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8745,183 +7913,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 17:5  |  John 17:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>父啊，現在求你使我同你享榮耀，就是未有世界以先，我同你所有的榮耀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And now, O Father, glorify thou me with thine own self with the glory which I had with thee before the world was.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8937,183 +8067,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 17:6  |  John 17:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你從世上賜給我的人，我已將你的名顯明與他們。他們本是你的，你將他們賜給我，他們也遵守了你的道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have manifested thy name unto the men which thou gavest me out of the world: thine they were, and thou gavest them me; and they have kept thy word.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9129,183 +8221,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 17:7  |  John 17:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>如今他們知道，凡你所賜給我的，都是從你那裏來的；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now they have known that all things whatsoever thou hast given me are of thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9321,179 +8375,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 17:8  |  John 17:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為你所賜給我的道，我已經賜給他們，他們也領受了，又確實知道，我是從你出來的，並且信你差了我來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I have given unto them the words which thou gavest me; and they have received them, and have known surely that I came out from thee, and they have believed that thou didst send me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>