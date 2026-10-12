--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -81,134 +81,134 @@
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9fb88e958b314b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R41fba29aa3bc47c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R96a1cb506198465d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf503a3f36aee4042" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R6c1388d0c7114bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R174833791ff74796" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra9addbe86d094d53"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R25255a1cc82d4482"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rb937e3127ddd4488"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R57521f6d16984ae4"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R0325631870504ff6"/>
-[...40 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="297" r:id="R38bcf04fb7cf4e54"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rbbd68fdde6654a7b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rcf4aa4e434644b8e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R46f9d112c69d45bd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Redd7d53012f7409b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Ra37cba5139c142df"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Ree75542179ba453a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Re53f7bad5d9c4504"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R64364d82ad3f4918"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Ra528755eab874321"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R03e5889eddfe48c0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R692d10953367468f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R630a8ba086034426"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R15fae59f5f864b51"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R39faaaae4ca6402f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Re3f6e59ddd3f4250"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rf775bf3eafa24367"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R7a879a0bacce4a37"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Reafbe4b4358a482c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rc59d0fd5b59d41e4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R4b437b7dee4e45dc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R40ff97105071424e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R0633e9fb292f4a0f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Ra16ce115f26b48cc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rac308392537f42ea"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R75d54ea3208241be"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R721e375921324643"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R3f89ab58413a4cda"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R8932ea116863458c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Rc281e04d06a246d1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R960f12853172427d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="Raebd27b3bcf3445f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R2b31facb5ae24a3d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="Re8a2372742dd4e2b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="R60ae660cd20747ed"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="R7dbcb2008c334520"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="Re8cbadf9a1204edc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="R666026f183f040dc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="293" r:id="Ra8df71d204dd452e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="294" r:id="Rc510764b347545e1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="295" r:id="Rb1ec70e378fb4670"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="296" r:id="R13823ce618c04c15"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="297" r:id="R0b1a71ca6b5c4b19"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rb1e1263710934669" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra9addbe86d094d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb937e3127ddd4488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R9444cdde1c5349c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R026d74be53914936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0325631870504ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R7d1737339aa94cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbe9cc23f64504856" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1c7d4de3df514066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc1b2266ee52e4cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R83367ddaec1e4799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4d837daa54ce43cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R48b8f59592dc4a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9ba70d5f113243b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb94ea017749641a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re38e074a42234d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2c0d9cdf1cb5447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R0f83fdc105114c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R940d257f745a407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ra3d183a7eb9d408c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R8ce794d9353c4f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R5e269a4060a64482" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Ra10394847690451d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R1f03fcfa9821462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rea82c88e43f0471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R0fd1fde8e93c4af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R576cb52a881349e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R50d03579e7df4565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rcea5352a6edd44da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Re31361fa31144a9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rca1fc7e125544222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R8f49ded5fbb64cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rde91b32c04fc4e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R00a0115ff8eb49b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R571f583742094bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R0535b42cd3b14577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R3913279d85334a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R6fe0293f0d9a4126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rb5af2ccc94114abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R191a3efad3264719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R8f097b95f3054ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Rd27fea3321e741f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R4bae7df81c6e4443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R7b4f5d1efc6548d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R5ca012ce69804c72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R604ee50ae340462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R38bcf04fb7cf4e54" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rd18f1864c6f24a06" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rd08d9aa0fdae49a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R25255a1cc82d4482" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R57521f6d16984ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R5e2476a377f24caa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd2a7cf725abc4307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rbbd68fdde6654a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rcf4aa4e434644b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R46f9d112c69d45bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Redd7d53012f7409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra37cba5139c142df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ree75542179ba453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re53f7bad5d9c4504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R64364d82ad3f4918" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra528755eab874321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R03e5889eddfe48c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R692d10953367468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R630a8ba086034426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R15fae59f5f864b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R39faaaae4ca6402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re3f6e59ddd3f4250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rf775bf3eafa24367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R7a879a0bacce4a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Reafbe4b4358a482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rc59d0fd5b59d41e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R4b437b7dee4e45dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R40ff97105071424e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R0633e9fb292f4a0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Ra16ce115f26b48cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rac308392537f42ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R75d54ea3208241be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R721e375921324643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R3f89ab58413a4cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R8932ea116863458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rc281e04d06a246d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R960f12853172427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Raebd27b3bcf3445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R2b31facb5ae24a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Re8a2372742dd4e2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R60ae660cd20747ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R7dbcb2008c334520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Re8cbadf9a1204edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R666026f183f040dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="Ra8df71d204dd452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="Rc510764b347545e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="Rb1ec70e378fb4670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R13823ce618c04c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R0b1a71ca6b5c4b19" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R34fdbc4a0bac4cb0" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -412,174 +412,174 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R88097c255bee4d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R81bf1de6054c4bc3" /></Relationships>
-[...122 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd104c4c6f34844c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rde5ce571f2a74504" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R16ee5cf0efce4a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4d16834ea3e5435a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbc24514806b64834" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4802029761bf486e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re16b4f226941468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd0a11e15f5a6453a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8798ca43f6b241f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd928d35853234a20" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R6696b26d8bba4795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re6b5a9071fa84c31" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R25e0bd950f8d4743" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R45995ac53c0b47a0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R8348383908cf411b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc453a45dd3324437" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra3e3eb4188bc4c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R87b59e04bd79492b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R38ba1189ef674a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7aeb16c8091047df" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R38b9784462db4de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcf4c7a985157463a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R7d8c109d66be4516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra7e287971018418b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R60468d140664463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R23ce70bd408f4371" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rc680ddcb98af4ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R399bb91dde6e4c96" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R16e1ac73416742a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3d3d8621daea4f29" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rdf3b0c8e831a4826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7b12fec0a9a84fd4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rd99d1938e64e4fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra7caf91680454740" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rcbf1787b3f7f4e07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd5043603787f4b35" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R3b4cc97587dc42ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd5267a5fc3eb4b29" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R7ea2301775f247fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9c91a78c06db4aa8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R6b90878df78f4261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcf3807d3cb034301" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rd52d7ebbcb1a4361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb3d81a98be89406f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R482d85d3fb25451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R56da0bf5aa874689" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rdd7c18ad392f46f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R03ac67921eb84837" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R6d22fa8112b14962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7194fc0a5aff4575" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rc119fe1d83574273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R77283494688846c1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R7179de91de114d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf60305ff57ac451f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rbacb935bc2744c33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd98de9f61091458b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R1715f01b06c34275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdef2588271ac4045" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R533f9fae911b40d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcc90358587b84d1d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Ra79d5fb264fd4a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8a8533bb69054aeb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Re9706b77ca6d4ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1db66f220beb42f2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R4343fd4ae599442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc7692045ab3c4cda" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="Rda62e22d0f344fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd5727cf6755d403e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R551b833a990f473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R72f0bf1078e54de5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R01f53d8eb0824856" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2497a27e87d34cb6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R37e33125bfaa43a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcabcb3c4d0324ebb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R407e3b83dc7e4d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R43c8f5e08d414781" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rfae09a70e940489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re4a5b55bd8de4a39" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd523c5e1e608471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R405d9183aa744749" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0cd9d4c2a47d418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raafbbf38116e482c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf754063dd8a44f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52ecff9e2eac47d1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rfb33e1aceb3f45b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R142ecac50ed14a77" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -4528,100 +4528,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R057d345bfb7b4977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R02be5fcb9ee84f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R27fe899d55414a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R3262feb5c2a04fa1" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4bb640732e8d4f9d" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf216ab27a7e243ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R464ac34f761f4870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R5bb85730fd5b4578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rabc6ad0e225f4ea0" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8c6789819e3b47fd" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R02be5fcb9ee84f17"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R464ac34f761f4870"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R27fe899d55414a90"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5bb85730fd5b4578"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -5647,116 +5647,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R3262feb5c2a04fa1"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rabc6ad0e225f4ea0"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R9f565213039f4811" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra093b9c4531e45fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd40349ce84bd4b98" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R100b3a2e228a41c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R31ad4e17b1f04ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R37cf672c12ca4193" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra093b9c4531e45fd"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rd40349ce84bd4b98"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R31ad4e17b1f04ba5"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R37cf672c12ca4193"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5820,174 +5820,174 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8edf7b7fea3c4944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R0168d2d134844e4f" /></Relationships>
-[...122 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R969337fd3c9f4c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R19c135a5d89147dc" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rff2c4599f7f545a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R16366c736e844c3d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb02dd977986c4cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R4e1fc24283eb4711" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc3a2ade761a046c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R3341fd3e214d41ca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3c6728657f34479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Re031938d6ae942c8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8ffdcd14ac7d4441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rd072580672be41ae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raea8b3983cff4fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R0de453be865640cd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R60c0894ccbb24283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rbabcf157023246c3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raed65c3356a347ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R0a0225b509dd4c1f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra2ca7a40a4254de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R48a82c3f55c04bf1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R35454114fae8498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rd25c6a0d9c41454a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5254d970138448b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Ra335201e0cb14e3a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R49a26604de764d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R3cf0be174c0d44c4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbdc4c5f25f46484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Ra986c88e24bc4dab" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7a117485c5be4d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R088b7ae057b54b80" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbfb2bcfaf1c44a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rf40f0f0cbafa44db" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R92fb09d44b2347bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R975d398e280745ff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re6aae24fc6f548eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rab71f059b8fe4042" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6dc36ce5ee8c4baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R4b944de72dd5481e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6f8136c57a9b4d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R42123e1571014770" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rddda196c68b74ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Rb417e71e2b804303" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2ff6a3252e694683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Rdaf5e8ae377c4ea5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6e31b66175c84289" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Rd0b48a66f95b4df0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdfcb7ee379954f79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R4f126a069a154782" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf59ac2d7ad25499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R96d3b55416d64579" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0eaf13c30fe8487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="Rce0d10ec140c42bb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R559e7aec30514959" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R82add7f8cff6428d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb70f1b3b4ad64f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="Rc7546794bc6a41c5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re1b6c7a8960f4f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R22eaa63a18024758" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcd7b28db1849432b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="R4ad2870207044e91" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R344b09586fb64afd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="R3b75cf41575f4176" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4041a6e30d1d486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide37.xml" Id="R08dd5afe3fa44d3e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R59f2b76adf404000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide38.xml" Id="Rb29c3e05fd60492b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd78102c8fe1e4920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide39.xml" Id="R3965bf50704b4b0e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9a7bb5765d5943de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R35275d0df28c4a5c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf00a032dac06421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide40.xml" Id="R90446954ae3b466f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Refbcb23278a047c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide41.xml" Id="R8dd927998eda484c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0ea2d616db1b46aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide42.xml" Id="Rec1f34bc91274cac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R27294a4fd3a14b32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rc6ecba17eee047de" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rccc0d7099cda4fbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R274c5dfbfc6e4e6e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R168c702453b14c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R7480547dcdfc4b12" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6c808e2437174007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Raca7973b8e3b4242" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R32446d6ba90e4af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R0322e76087884022" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -6005,65 +6005,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音第9章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>John 9 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6081,183 +6085,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 9:9  |  John 9:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有人說：「是他」；又有人說：「不是，卻是像他。」他自己說：「是我。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Some said, This is he: others said, He is like him: but he said, I am he.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6273,183 +6239,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 9:10  |  John 9:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們對他說：「你的眼睛是怎麼開的呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore said they unto him, How were thine eyes opened?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6465,179 +6393,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 9:11  |  John 9:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他回答說：「有一個人，名叫耶穌，他和泥抹我的眼睛，對我說：『你往西羅亞[池子]去洗。』我去一洗，就看見了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He answered and said, A man that is called Jesus made clay, and anointed mine eyes, and said unto me, Go to the pool of Siloam, and wash: and I went and washed, and I received sight.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6657,183 +6547,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 9:12  |  John 9:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們說：「那個人在哪裏？」他說：「我不知道。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said they unto him, Where is he? He said, I know not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6849,183 +6701,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 9:13  |  John 9:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們把從前瞎眼的人帶到法利賽人那裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They brought to the Pharisees him that aforetime was blind.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7041,183 +6855,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 9:14  |  John 9:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌和泥開他眼睛的日子是安息日。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it was the sabbath day when Jesus made the clay, and opened his eyes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7233,183 +7009,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 9:15  |  John 9:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>法利賽人也問他是怎麼得看見的。瞎子對他們說：「他把泥抹在我的眼睛上，我去一洗，就看見了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then again the Pharisees also asked him how he had received his sight. He said unto them, He put clay upon mine eyes, and I washed, and do see.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7425,179 +7163,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 9:16  |  John 9:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>法利賽人中有的說：「這個人不是從神來的，因為他不守安息日。」又有人說：「一個罪人怎能行這樣的神蹟呢？」他們就起了紛爭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore said some of the Pharisees, This man is not of God, because he keepeth not the sabbath day. Others said, How can a man that is a sinner do such miracles? And there was a division among them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7617,183 +7317,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 9:17  |  John 9:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們又對瞎子說：「他既然開了你的眼睛，你說他是怎樣的人呢？」他說：「是個先知。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They say unto the blind man again, What sayest thou of him, that he hath opened thine eyes? He said, He is a prophet.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7809,183 +7471,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 9:18  |  John 9:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>猶太人不信他從前是瞎眼，後來能看見的，等到叫了他的父母來，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the Jews did not believe concerning him, that he had been blind, and received his sight, until they called the parents of him that had received his sight.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8001,183 +7625,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 9:1  |  John 9:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌過去的時候，看見一個人生來是瞎眼的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And as Jesus passed by, he saw a man which was blind from his birth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8193,183 +7779,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 9:19  |  John 9:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>問他們說：「這是你們的兒子嗎？你們說他生來是瞎眼的，如今怎麼能看見了呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they asked them, saying, Is this your son, who ye say was born blind? how then doth he now see?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8385,183 +7933,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 9:20  |  John 9:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他父母回答說：「他是我們的兒子，生來就瞎眼，這是我們知道的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His parents answered them and said, We know that this is our son, and that he was born blind:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8577,183 +8087,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 9:21  |  John 9:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>至於他如今怎麼能看見，我們卻不知道；是誰開了他的眼睛，我們也不知道。他已經成了人，你們問他吧，他自己必能說。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But by what means he now seeth, we know not; or who hath opened his eyes, we know not: he is of age; ask him: he shall speak for himself.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8769,179 +8241,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 9:22  |  John 9:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他父母說這話，是怕猶太人；因為猶太人已經商議定了，若有認耶穌是基督的，要把他趕出會堂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These words spake his parents, because they feared the Jews: for the Jews had agreed already, that if any man did confess that he was Christ, he should be put out of the synagogue.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8961,183 +8395,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 9:23  |  John 9:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因此他父母說：「他已經成了人，你們問他吧。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore said his parents, He is of age; ask him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9153,183 +8549,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 9:24  |  John 9:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以法利賽人第二次叫了那從前瞎眼的人來，對他說：「你該將榮耀歸給神，我們知道這人是個罪人。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then again called they the man that was blind, and said unto him, Give God the praise: we know that this man is a sinner.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9345,183 +8703,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 9:25  |  John 9:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他說：「他是個罪人不是，我不知道；有一件事我知道，從前我是眼瞎的，如今能看見了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He answered and said, Whether he be a sinner or no, I know not: one thing I know, that, whereas I was blind, now I see.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9537,183 +8857,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 9:26  |  John 9:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們就問他說：「他向你做甚麼？是怎麼開了你的眼睛呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said they to him again, What did he to thee? how opened he thine eyes?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9729,183 +9011,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 9:27  |  John 9:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他回答說：「我方才告訴你們，你們不聽，為甚麼又要聽呢？莫非你們也要作他的門徒嗎？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He answered them, I have told you already, and ye did not hear: wherefore would ye hear it again? will ye also be his disciples?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9921,183 +9165,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 9:28  |  John 9:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們就罵他說：「你是他的門徒；我們是摩西的門徒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then they reviled him, and said, Thou art his disciple; but we are Moses’ disciples.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10113,183 +9319,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 9:2  |  John 9:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>門徒問耶穌說：「拉比，這人生來是瞎眼的，是誰犯了罪？是這人呢？是他父母呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And his disciples asked him, saying, Master, who did sin, this man, or his parents, that he was born blind?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10305,183 +9473,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 9:29  |  John 9:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神對摩西說話是我們知道的；只是這個人，我們不知道他從哪裏來！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>We know that God spake unto Moses: as for this fellow, we know not from whence he is.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10497,183 +9627,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 9:30  |  John 9:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那人回答說：「他開了我的眼睛，你們竟不知道他從哪裏來，這真是奇怪！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The man answered and said unto them, Why herein is a marvellous thing, that ye know not from whence he is, and yet he hath opened mine eyes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10689,183 +9781,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 9:31  |  John 9:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們知道神不聽罪人，惟有敬奉神、遵行他旨意的，神才聽他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now we know that God heareth not sinners: but if any man be a worshipper of God, and doeth his will, him he heareth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10881,183 +9935,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 9:32  |  John 9:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從創世以來，未曾聽見有人把生來是瞎子的眼睛開了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Since the world began was it not heard that any man opened the eyes of one that was born blind.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11073,183 +10089,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 9:33  |  John 9:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這人若不是從神來的，甚麼也不能做。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If this man were not of God, he could do nothing.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11265,183 +10243,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 9:34  |  John 9:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們回答說：「你全然生在罪孽中，還要教訓我們嗎？」於是把他趕出去了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They answered and said unto him, Thou wast altogether born in sins, and dost thou teach us? And they cast him out.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11457,183 +10397,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 9:35  |  John 9:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌聽說他們把他趕出去，後來遇見他，就說：「你信神的兒子嗎？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jesus heard that they had cast him out; and when he had found him, he said unto him, Dost thou believe on the Son of God?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11649,183 +10551,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 9:36  |  John 9:36 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他回答說：「主啊，誰是神的兒子，叫我信他呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He answered and said, Who is he, Lord, that I might believe on him?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11841,183 +10705,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 9:37  |  John 9:37 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌說：「你已經看見他，現在和你說話的就是他。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jesus said unto him, Thou hast both seen him, and it is he that talketh with thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12033,183 +10859,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 9:38  |  John 9:38 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他說：「主啊，我信！」就拜耶穌。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said, Lord, I believe. And he worshipped him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12225,183 +11013,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 9:3  |  John 9:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌回答說：「也不是這人犯了罪，也不是他父母犯了罪，是要在他身上顯出神的作為來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jesus answered, Neither hath this man sinned, nor his parents: but that the works of God should be made manifest in him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12417,183 +11167,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 9:39  |  John 9:39 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌說：「我為審判到這世上來，叫不能看見的，可以看見；能看見的，反瞎了眼。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jesus said, For judgment I am come into this world, that they which see not might see; and that they which see might be made blind.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12609,183 +11321,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 9:40  |  John 9:40 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>同他在那裏的法利賽人聽見這話，就說：「難道我們也瞎了眼嗎？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And some of the Pharisees which were with him heard these words, and said unto him, Are we blind also?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12801,183 +11475,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 9:41  |  John 9:41 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌對他們說：「你們若瞎了眼，就沒有罪了；但如今你們說『我們能看見』，[所以]你們的罪還在。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jesus said unto them, If ye were blind, ye should have no sin: but now ye say, We see; therefore your sin remaineth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12993,183 +11629,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 9:4  |  John 9:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>趁着白日，我們必須做那差我來者的工；黑夜將到，就沒有人能做工了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I must work the works of him that sent me, while it is day: the night cometh, when no man can work.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13185,183 +11783,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 9:5  |  John 9:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我在世上的時候，是世上的光。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As long as I am in the world, I am the light of the world.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13377,183 +11937,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 9:6  |  John 9:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌說了這話，就吐唾沫在地上，用唾沫和泥抹在瞎子的眼睛上，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When he had thus spoken, he spat on the ground, and made clay of the spittle, and he anointed the eyes of the blind man with the clay,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13569,183 +12091,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 9:7  |  John 9:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>對他說：「你往西羅亞池子裏去洗。」（西羅亞翻出來就是「奉差遣」。） 他去一洗，回頭就看見了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And said unto him, Go, wash in the pool of Siloam, (which is by interpretation, Sent.) He went his way therefore, and washed, and came seeing.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13761,183 +12245,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 9:8  |  John 9:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他的鄰舍和那素常見他是討飯的，就說：「這不是那從前坐着討飯的人嗎？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The neighbours therefore, and they which before had seen him that he was blind, said, Is not this he that sat and begged?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>