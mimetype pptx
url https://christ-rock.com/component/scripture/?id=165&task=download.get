--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -65,126 +65,126 @@
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R768fb8b3f4b24f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7876b00f52ff4045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R7d3cf561986b452f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb58721622ef84f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf128a0d018da44c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd4af1f2f7bb2446b" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R068747ec2d2c4012"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R8fdba0e9b21d405e"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd7d986a9d36847aa"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rdb0653c48dd441cd"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R6acb190f1da74f46"/>
-[...32 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="R4498741cfc224aa5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R38fbe4171b0b4fba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rcf370d855f0848e4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R9b05598021f0492a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R274fb441709642be"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rba4d955fa12f4c60"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R4940832d88494a1f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Ra5d4af0b3c4347fd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rcf113164995d4e12"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rb80ae81d16434742"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R20d99996c49340ff"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R31975aa7d1274689"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rce512652511745b4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R0393db226da04a98"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R570c72c8bb954ac0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rafe8ab782d444509"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R53b83e63d28e4e01"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rd3007f4ab1104d71"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R4cf39106b35443b4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rd66a78ec36ac4660"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R327cdd90e55d40b8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R4c66b9f294774c39"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rd03f7b22a4ee4083"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R58ec12fab33c4cc9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Ra010a16043e54221"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rd404cb520e3b4d86"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Rc5e36f6a72094789"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Rf11d11fa67ab4c1c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R259b7f7d92dc48c5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Re969b30871de4f5a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Rdfd68ddfea8d40d7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="Rac9d0379baad471b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R6c2443b0c0ee4273"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="Rcff1a0d63dc64522"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="R956748eb9d044f4e"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rf0664b41374c495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R068747ec2d2c4012" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd7d986a9d36847aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rdf69a3cc221b443f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Ra4e328e164d54067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6acb190f1da74f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9e2bee28cbb1420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rca203e83d9354d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd2699030f1ef4e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3ada1ba0d1ef46d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7f6bd868d56c43c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R39efb4990f28474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R866f057748564680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0e52f4395f594363" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbd6d1b4c4359422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R38d79117589d4df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0ce41b2166c041e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb627b2258da94603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Re1f2a45ba45a47c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc1e99ca8d2a7482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R1e670c5ba1e04084" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R314fdec11f944b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rce6e2e08be904633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R50d7918342c74b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R1ac551d50c584360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R9bfb5f7b11df4bb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R43e0326d72494eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R64d652f956874a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R962911a162b54b7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R292568f0ca8840c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R29dd2e06697d46fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R78d57c30d34c4828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Ra2b4ac38b3ad4dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R4a5b9328b31648a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R58b04b54546a459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R689f5186ae204117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R9fc751a201df4015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R5c0b8a99edcd4c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R4498741cfc224aa5" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R9f57d17598114f06" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R3ea938ff4e5d44f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8fdba0e9b21d405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdb0653c48dd441cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R79ec4ca5413d447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rb4b1ea7284a9466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R38fbe4171b0b4fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rcf370d855f0848e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9b05598021f0492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R274fb441709642be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rba4d955fa12f4c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4940832d88494a1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra5d4af0b3c4347fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rcf113164995d4e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb80ae81d16434742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R20d99996c49340ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R31975aa7d1274689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rce512652511745b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R0393db226da04a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R570c72c8bb954ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rafe8ab782d444509" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R53b83e63d28e4e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rd3007f4ab1104d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R4cf39106b35443b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rd66a78ec36ac4660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R327cdd90e55d40b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R4c66b9f294774c39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rd03f7b22a4ee4083" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R58ec12fab33c4cc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Ra010a16043e54221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rd404cb520e3b4d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rc5e36f6a72094789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rf11d11fa67ab4c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R259b7f7d92dc48c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Re969b30871de4f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rdfd68ddfea8d40d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rac9d0379baad471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R6c2443b0c0ee4273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rcff1a0d63dc64522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R956748eb9d044f4e" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Reb7d106cb4ef4592" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -388,150 +388,150 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7b2bfe19dcc04592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8f67162ca0644f10" /></Relationships>
-[...98 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rad02990e14304035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R73a9fb1f14ac4d3c" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rce7886af93634d29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R038430bd11e140f7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R6f76ff9ca39f40a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R542fcb47db624c0a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rbb60f0a4dad245c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rda5a9fb7136b4682" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rfdf41ff6df4b4bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R729bea85f1434077" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R1224db723cb7401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R94faa7ed8afb4380" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R25e271c931d74f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re705b74fe094452f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rf91cb7f0f3ca46ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R923da4ebece942c0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R0953e8b0d7b8436d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4bd1c1cf3f7442b7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rce9704f7471541dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R61b664d0698343dc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R5804fb928d214b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdd5b37cd103144e5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rcfb93b7f6b8b484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb4eec83ed6a440b8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R90f53dc6d3b84c19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd6ded5b468914bf8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R9573912e882f4795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9ca12585a5a744ac" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Ra4ae3e19082f4bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb3bdf64f983f4674" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rb07d0ac62067412a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra09baada03184908" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R06391a3d8df9499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf7837bab9d9f422c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R239cc383e8ce41a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R17bc3f6945ed459b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R763b901958e74320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1004261a888e4374" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rb22293d2bc7b403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7317321f2728425f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R79ea920926fa4207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R28a20f18479c4efe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Ra5e87910c6d249b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R75c091addc4941fb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rf1c1f15225d84ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8b8605b859324acb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb0a3b03dd0ca4ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc9e098fe93684b7c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Re522de21cc3b4023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R76b3285e35d54fbb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rac391507fc44442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4a3e65e4c2054ed3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R0eae1449b214485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R526dbdd885484bf3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rfafb60edbaf94c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R17c9c6164dcc4fd9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R2bfc49bf4e5440ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2e7918fb79a24ecb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4ce0490c65974cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R10aa17b28be84140" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc47f2a62be5b476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf00e6bb0e7c74b35" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R29b7ec93a15647e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra1b1acbd26724dd1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb61efd76a08a46b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf0d4c0928fc547ff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R56b6d8f7325149d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc5b6c827ea6e4ddd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf6216f53127d4583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R94cc493554ea49f1" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3720,100 +3720,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7e1129b66d8e4e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R321ff355564245b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R511a74863ebf4ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R324d0dc41995426f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2ec3b48929124036" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R24f98cae0bf94170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc4dc34269f63433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R6c8170a0b55049cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R5ed43e864cef4600" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf4b4cfb471e140af" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R321ff355564245b2"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc4dc34269f63433f"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R511a74863ebf4ba3"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6c8170a0b55049cc"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4839,116 +4839,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R324d0dc41995426f"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R5ed43e864cef4600"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R39afa95cec4e4306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rebf1b355556d4526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R590197f2a9384830" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf98ea18638e14553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc30da02de6c04790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra9cf01f6868f4c02" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rebf1b355556d4526"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R590197f2a9384830"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc30da02de6c04790"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ra9cf01f6868f4c02"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5012,150 +5012,150 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0bd730880d88463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R1a680b42628a4fe1" /></Relationships>
-[...98 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd2d77cc4d04b4fd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rda99b908360c4ffd" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbbb872e1c29b4d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R311697ba054a4476" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3881fded82c54cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Ra89e7cc9d4454e4c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R26c5c0691d62417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R0e16dd56d1f040f7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R08a3d0bd4b0c441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R46031f5f4d424a73" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R42f9fdd072f443fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R8314949470bf48af" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5f020b82653e4bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R618890e8832f419e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfd6cc4adfaaf48e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rb1f2c613fcf14e66" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9f07dd169d524eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R1b4527ae8d364b2e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb244412e6b924466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R12b8d6f74aa44c9d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R96293a502f6f4d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R9aa4f755934446b2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7a6a630b165040f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R8b733eecd1be4322" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rde949891dca64597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R1e273eaf1a034675" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra3d7589380994525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R63cca4b9a8ae4c4f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R408a4bed63fe45b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R1e43d70220174a20" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R04010d9178264013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Re8084f5067524814" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rab139ec08513405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R8696a3a17e1048fd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6dc65bcb5f604050" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R80369748c24446ce" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd97b654858944550" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R673b2f199aa9457f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R34464df803d843d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R0a8f51360c6942ac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re7de8d74cfbe44ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R35cca19388d34f1f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb5c6d922c39e434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Rfc7fb22892ab4a18" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R408fe9d6eb7a4ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R6e7d3fd75d324a5e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re8cc0a8e37f94d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R369a41e1a3734681" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3e31901c6c434572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R021b7f55fe6b40de" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R974c1ffa49534f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R2ff063e588e647a2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rab56fa761f634bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="Rc95c0666d2914201" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reef5220f7ecf4108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R1bcce96ff66d4912" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e5cfbd110ee4c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="Rf43b763b8ff6419f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R115155c584d041a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rc0a104fd45084f64" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R56efcefd467747a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rb63762ac961445a9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R46bd8164592145fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R7998dc73e41849c9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc5ed8b49a585469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R24bf1c8571ea4f72" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb0dd2018d8a345dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R9b5daa77a74f44d6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2e8d4e5dc2564bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rf3f0553ff39d460c" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5173,65 +5173,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音第16章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>John 16 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5249,183 +5253,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 16:9  |  John 16:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>為罪，是因他們不信我；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of sin, because they believe not on me;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5441,183 +5407,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 16:10  |  John 16:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>為義，是因我往父那裏去，你們就不再見我；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of righteousness, because I go to my Father, and ye see me no more;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5633,183 +5561,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 16:11  |  John 16:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>為審判，是因這世界的王受了審判。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Of judgment, because the prince of this world is judged.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5825,183 +5715,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 16:12  |  John 16:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「我還有好些事要告訴你們，但你們現在擔當不了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have yet many things to say unto you, but ye cannot bear them now.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6017,179 +5869,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 16:13  |  John 16:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>只等真理的聖靈來了，他要引導你們明白一切的真理；因為他不是憑自己說的，乃是把他所聽見的都說出來，並要把將來的事告訴你們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Howbeit when he, the Spirit of truth, is come, he will guide you into all truth: for he shall not speak of himself; but whatsoever he shall hear, that shall he speak: and he will shew you things to come.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6209,183 +6023,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 16:14  |  John 16:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他要榮耀我，因為他要將受於我的告訴你們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He shall glorify me: for he shall receive of mine, and shall shew it unto you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6401,183 +6177,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 16:15  |  John 16:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡父所有的，都是我的；所以我說，他要將受於我的告訴你們。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All things that the Father hath are mine: therefore said I, that he shall take of mine, and shall shew it unto you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6593,183 +6331,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 16:16  |  John 16:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「等不多時，你們就不得見我；再等不多時，你們還要見我。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A little while, and ye shall not see me: and again, a little while, and ye shall see me, because I go to the Father.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6785,179 +6485,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 16:17  |  John 16:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有幾個門徒就彼此說：「他對我們說：『等不多時，你們就不得見我；再等不多時，你們還要見我』；又[說]：『因我往父那裏去。』這是甚麼意思呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said some of his disciples among themselves, What is this that he saith unto us, A little while, and ye shall not see me: and again, a little while, and ye shall see me: and, Because I go to the Father?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6977,183 +6639,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 16:18  |  John 16:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>門徒彼此說：「他說『等不多時』到底是甚麼意思呢？我們不明白他所說的話。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They said therefore, What is this that he saith, A little while? we cannot tell what he saith.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7169,183 +6793,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 16:1  |  John 16:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「我已將這些事告訴你們，使你們不至於跌倒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These things have I spoken unto you, that ye should not be offended.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7361,179 +6947,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 16:19  |  John 16:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌看出他們要問他，就說：「我說『等不多時，你們就不得見我；再等不多時，你們還要見我』，你們為這話彼此相問嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now Jesus knew that they were desirous to ask him, and said unto them, Do ye enquire among yourselves of that I said, A little while, and ye shall not see me: and again, a little while, and ye shall see me?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7553,183 +7101,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 16:20  |  John 16:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我實實在在地告訴你們，你們將要痛哭、哀號，世人倒要喜樂；你們將要憂愁，然而你們的憂愁要變為喜樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Verily, verily, I say unto you, That ye shall weep and lament, but the world shall rejoice: and ye shall be sorrowful, but your sorrow shall be turned into joy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7745,179 +7255,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 16:21  |  John 16:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>婦人生產的時候就憂愁，因為她的時候到了；既生了孩子，就不再記念那苦楚，因為歡喜世上生了一個人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A woman when she is in travail hath sorrow, because her hour is come: but as soon as she is delivered of the child, she remembereth no more the anguish, for joy that a man is born into the world.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7937,183 +7409,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 16:22  |  John 16:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們現在也是憂愁，但我要再見你們，你們的心就喜樂了；這喜樂也沒有人能奪去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And ye now therefore have sorrow: but I will see you again, and your heart shall rejoice, and your joy no man taketh from you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8129,183 +7563,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 16:23  |  John 16:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>到那日，你們甚麼也就不問我了。我實實在在地告訴你們，你們若向父求甚麼，他必因我的名賜給你們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And in that day ye shall ask me nothing. Verily, verily, I say unto you, Whatsoever ye shall ask the Father in my name, he will give it you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8321,183 +7717,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 16:24  |  John 16:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>向來你們沒有奉我的名求甚麼，如今你們求，就必得着，叫你們的喜樂可以滿足。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hitherto have ye asked nothing in my name: ask, and ye shall receive, that your joy may be full.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8513,183 +7871,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 16:25  |  John 16:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「這些事，我是用比喻對你們說的；時候將到，我不再用比喻對你們說，乃要將父明明地告訴你們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These things have I spoken unto you in proverbs: but the time cometh, when I shall no more speak unto you in proverbs, but I shall shew you plainly of the Father.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8705,183 +8025,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 16:26  |  John 16:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>到那日，你們要奉我的名祈求；我並不對你們說，我要為你們求父。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>At that day ye shall ask in my name: and I say not unto you, that I will pray the Father for you:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8897,183 +8179,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 16:27  |  John 16:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>父自己愛你們；因為你們已經愛我，又信我是從父出來的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the Father himself loveth you, because ye have loved me, and have believed that I came out from God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9089,183 +8333,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 16:28  |  John 16:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我從父出來，到了世界；我又離開世界，往父那裏去。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I came forth from the Father, and am come into the world: again, I leave the world, and go to the Father.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9281,183 +8487,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 16:2  |  John 16:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人要把你們趕出會堂，並且時候將到，凡殺你們的就以為是事奉神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They shall put you out of the synagogues: yea, the time cometh, that whosoever killeth you will think that he doeth God service.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9473,183 +8641,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 16:29  |  John 16:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>門徒說：「如今你是明說，並不用比喻了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His disciples said unto him, Lo, now speakest thou plainly, and speakest no proverb.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9665,183 +8795,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 16:30  |  John 16:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>現在我們曉得你凡事都知道，也不用人問你，因此我們信你是從神出來的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now are we sure that thou knowest all things, and needest not that any man should ask thee: by this we believe that thou camest forth from God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9857,183 +8949,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 16:31  |  John 16:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌說：「現在你們信嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jesus answered them, Do ye now believe?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10049,183 +9103,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 16:32  |  John 16:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看哪，時候將到，且是已經到了，你們要分散，各歸自己的地方去，留下我獨自一人；其實我不是獨自一人，因為有父與我同在。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, the hour cometh, yea, is now come, that ye shall be scattered, every man to his own, and shall leave me alone: and yet I am not alone, because the Father is with me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10241,183 +9257,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 16:33  |  John 16:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我將這些事告訴你們，是要叫你們在我裏面有平安。在世上，你們有苦難；但你們可以放心，我已經勝了世界。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These things I have spoken unto you, that in me ye might have peace. In the world ye shall have tribulation: but be of good cheer; I have overcome the world.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10433,183 +9411,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 16:3  |  John 16:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們這樣行，是因未曾認識父，也未曾認識我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And these things will they do unto you, because they have not known the Father, nor me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10625,179 +9565,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 16:4  |  John 16:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我將這事告訴你們，是叫你們到了時候可以想起我對你們說過了。」 「我起先沒有將這事告訴你們，因為我與你們同在。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But these things have I told you, that when the time shall come, ye may remember that I told you of them. And these things I said not unto you at the beginning, because I was with you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -10817,183 +9719,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 16:5  |  John 16:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>現今我往差我來的[父]那裏去，你們中間並沒有人問我：『你往哪裏去？』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But now I go my way to him that sent me; and none of you asketh me, Whither goest thou?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11009,183 +9873,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 16:6  |  John 16:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>只因我將這事告訴你們，你們就滿心憂愁。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But because I have said these things unto you, sorrow hath filled your heart.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11201,179 +10027,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 16:7  |  John 16:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>然而，我將真情告訴你們，我去是與你們有益的；我若不去，保惠師就不到你們這裏來；我若去，就差他來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Nevertheless I tell you the truth; It is expedient for you that I go away: for if I go not away, the Comforter will not come unto you; but if I depart, I will send him unto you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -11393,183 +10181,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 16:8  |  John 16:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他既來了，就要叫世人為罪、為義、為審判，自己責備自己。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when he is come, he will reprove the world of sin, and of righteousness, and of judgment:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>