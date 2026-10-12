--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -83,135 +83,135 @@
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rfe12514ad40d4310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5fbcf08529c64187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd83d3003615245c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R47de723d149e42cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8fd702d8edfc4457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R01d4919e847e4a10" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R452da57600364049"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R63fcc4f19c60428d"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R5f1c02965632474c"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R521d0c7df5c9424b"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R383af4fa2ddc49b7"/>
-[...41 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="298" r:id="Rf344417a1a2d44ca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Re287622e46f4454a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R859c82915d254ef9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Re66a45ebd0b54fed"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R856a9501e1b242b9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R5593dcc338334209"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R6810dfaf27554bf6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rcac35673c1684e3c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rf792901d1d51400a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rd771a39bd8504ab9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rb24a9501b75d43d3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Ra26f94c1dacb4be2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Re50894faa75a44e9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R83678a43a0c145b2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R57d40d32c9e04b06"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R029dac5d137741fc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rd09bd87a5bf04668"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Re03d276ab2cf4f13"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R39e8a928ce834b92"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R8c3df2c123344412"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rfc0714e629ff4005"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rb030abcfb4204272"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R9cb96cc15d8d412b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R5a08af579c9f4b9e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Re4f9b0f69e344598"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R9f336653457147b8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R4d7d3d6ec1c64e22"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R9cca093de6d44cd0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Rd6018c81df1d43fa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R9faba2fbf9dd417d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Re8892d263b814302"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="Red7e3e90c863466d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Ra558a2bfddcb422a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R3e6fb96357f9400f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="Rd0d09924a54f42ca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="R02581e4d520e4493"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="Rc96eae9adfa44b10"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="R35d26b09c37e4590"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="293" r:id="Rbcf3cc14cb2148de"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="294" r:id="R66b022e00ded4c1c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="295" r:id="R6949522a76474ffe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="296" r:id="Rc49c9c01dd2a4207"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="297" r:id="R26f35f80c7fa4ec1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="298" r:id="R013f79d28bfc4d8a"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc6ea950c49b54704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R452da57600364049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5f1c02965632474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Re558788e249e4881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rc77e176e303f4606" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R383af4fa2ddc49b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re6225fdecd534012" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4e6d31c702f848f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf7bd90d2d6294f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf37171e6e93345f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7b94ed51154941d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R03f7b58f072c4914" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5179f4c0e50d46d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R30aba9dce549446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra3adf7a4e5264480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R03ed5438721945b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R883ea9a892754fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5e3de30028e64af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R913e17cfcf804251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R09855f45131e4e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rd670c9cbea2a4b03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R832ecfa90cfd45f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R3e3388f3f2ab4442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Re83c0c03929f4f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rcbc23200f42145f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R4b160039444343ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rf59eaf04e08e499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rf0dbe9c143904a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rd20e167201fd4484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R79b4a34c3f564c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R8b063b4dd4114094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Re32bb242248e4a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R901900a1df24497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R510d2548d85843da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R289820da3bcb4937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R319622c82ddb4c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Re68c57f6bbfb4050" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rdb14b8b9c90b4935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Ra4f2b377245340ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Rf4a20cb436984542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R439a580d72a44331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Rcf6058c20ca64db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R4a3e4ce78b5c4fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="Rd6ad5dd44f66438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R4adebd1b425f47f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R0256a5915255461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="Red5f1d3a505a4e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="Rf344417a1a2d44ca" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rc7892c7f327240c5" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rfdaaebdfd3974e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R63fcc4f19c60428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R521d0c7df5c9424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Ra8c1ba8abc9b49ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd7aadd7fdd584c71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re287622e46f4454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R859c82915d254ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re66a45ebd0b54fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R856a9501e1b242b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5593dcc338334209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6810dfaf27554bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rcac35673c1684e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rf792901d1d51400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd771a39bd8504ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb24a9501b75d43d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra26f94c1dacb4be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re50894faa75a44e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R83678a43a0c145b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R57d40d32c9e04b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R029dac5d137741fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rd09bd87a5bf04668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re03d276ab2cf4f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R39e8a928ce834b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R8c3df2c123344412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rfc0714e629ff4005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rb030abcfb4204272" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R9cb96cc15d8d412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R5a08af579c9f4b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Re4f9b0f69e344598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R9f336653457147b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R4d7d3d6ec1c64e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R9cca093de6d44cd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rd6018c81df1d43fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R9faba2fbf9dd417d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Re8892d263b814302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Red7e3e90c863466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Ra558a2bfddcb422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R3e6fb96357f9400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rd0d09924a54f42ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R02581e4d520e4493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Rc96eae9adfa44b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R35d26b09c37e4590" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="Rbcf3cc14cb2148de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R66b022e00ded4c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R6949522a76474ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="Rc49c9c01dd2a4207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R26f35f80c7fa4ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="R013f79d28bfc4d8a" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf0da5b13761f4d07" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -415,177 +415,177 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8db6f7996b3b440e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1fdf859ba31d4ed2" /></Relationships>
-[...125 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rfbf8e5a2113643a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reeaba2c2635f43e9" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7973bb01adb24e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4189f2cd0fda42a6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R448cd0aeb76444aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re6e52f759cec4380" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc3e14c3232744ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb1124f1004564124" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R40f9c8877616424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ebc92f980d94327" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ra3676b2519334187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4021403c11e44ee0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R5c63b892e6d34b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdb0eb660f23e4e12" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc2beaaa443294604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R81ceeb272ac543ba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Raebc2ba9549540f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R64665138009149ed" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R94d830b1bca64212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdf5089ce1e304d33" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rce3471a6b8be420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R76cf1896535d4eaa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Re98eaa0fffbf4bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra04a931feeb74180" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re6a1fcf972a548cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd115e9d69c7941e5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rc008a3e56e2f47d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R158d0e169e3a4433" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rc7736af4a5174777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R949b4fc613a8473e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R6bb61c27a7144574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8355c8d5d6754c48" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Re3abdf5ec37e40af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8275da60838c4352" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rc378b22cca414600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7f54e8babc9245c4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R5f983b599953402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3d03347da3c54beb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R89b3640831f54666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb5a4f8403dd244c3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rb0bcb5420f8f431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2f4d7c0a65d54721" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R18ff286fc7464f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re3da3a0f69ae4f44" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R54305965754547dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R39d44ea4096c4fca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R21525bda17a34f1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R17800f4d2ad241c6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R4b55c304877842b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc2a15ffebb3344e9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rf13352f846664c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1e5a93fbc51446c2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rb554bff312d6432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfd9ef41929084c72" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rcddd297aee2a4a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3040a4365f6c40c1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R95192cdb6d7542a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc4b33810343a4ca4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R52436976b99e4f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R00511ad4873d48b1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R554012b16127422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re544b360866645d6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R77e26f76531f4a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf166aeca1a964411" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R0efc132c68784c23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rad04ff8394c9475e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R6d4b4fa4dc48468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4b50d91025ff436b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re32bf2e810bd4dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rae697aaf85ee46b4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R4633cf8321454af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R385dcbab7b8f4405" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R970899c004154521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7ca3114cf11444f3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R4155c9f224d94712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5389ff9d3a554bac" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="Rd460e49e9a3a42ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0981768192d84b60" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R128ccedeed824e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3993b35588ca4fba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R29f7fe1de5c843ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf3de6f5985514f17" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rab4ab7262324401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc4ef4a4d19104c7b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb3135c73015d4e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb1e263ba23f24c98" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf5924b31ea334d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d3d274698fb4b4e" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -4629,100 +4629,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R661a8504e4204d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R7c28bfac61e54742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R6a604fc62e664425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rd9a0d6b2c3ac4a66" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R31a7ce97abff48f7" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8c1271db8a024b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R391b5830ab87420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R867886e7a893401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Recd1cdea41604a6b" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R686c00c83e1248ba" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7c28bfac61e54742"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R391b5830ab87420b"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6a604fc62e664425"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R867886e7a893401f"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -5748,116 +5748,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rd9a0d6b2c3ac4a66"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Recd1cdea41604a6b"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ra8c7bc2e34d24286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R56039dd293744d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf1ab5716015c4757" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R982f4f8bd2694c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rdcac7d716c4e40a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf92cfa2351524050" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R56039dd293744d2a"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf1ab5716015c4757"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rdcac7d716c4e40a8"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf92cfa2351524050"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5921,177 +5921,177 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6d7eb38cc0164750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Ra5cfb9e4eb1b40da" /></Relationships>
-[...125 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R549ad002c0da43a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R91e2bba6961745c8" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4a5a37b801644ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R587a211632e54bd2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc683587a6114474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R053b0c56e10247e1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reabdb465b74b4ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R163d0cfcb42141f7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R19a6e369773d4c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R391f57db0a934692" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R24fdc0a99cc14316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R53e4e32f8dc54e6c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4edfdcd1079e48b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R7eec7cc4b8234823" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf5df248c2cbe47a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R663c267199804fcb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re55d264bec2c40cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R8d6aad6df2f3450c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7f5c7ff24fe644e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R99ae89bbb2464ec5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R66b6889616b249ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R4a507d389cfb48c4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcf95dfe879af45dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R00b45e688f7d46b2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc2de68364d83452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R8bf7bd35dcbd49ea" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R07348bf17fc44a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R1e31585ac9e04155" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0eaa0c5e1ba04f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rd6b872060f9e4257" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re22f067e03b94301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R3b55b310469b43b4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbec9aa0a94194559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rac3d1139c04a42af" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2161200bb50a45b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R59445c81a60c478c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd88f3d74753d40b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R2fed4317b6f84ddb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R85761b65aa774dba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Rf51dd568314f4dda" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R460aa3e0d98a4a0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Rcec4c8a6cb9544fd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re22c607fb9534285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Rbf0eb3f0b7394eb2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd256658a4f5b47f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R091469e66ca84ec0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c01348484114453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rf6a25458212647bb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc08b1c6fea37474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="Rfe0e765fc3e24a8f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1ed1181b4b7b42d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="Ra722193c474742ee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R573aace9d33e487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R10af4eff294a4d0e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5292c653cbc7441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="Re699da38f89d4dcc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcd6369396d9c4435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="Ra7159fde167045c3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R839472a69f0543dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="Rfef42407ea374253" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R194812d1ae6a4ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="R60069ed7bf784ac4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbf69a2d97cdf4fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide37.xml" Id="R881a13ec305949e0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2dd3af6c07404187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide38.xml" Id="Rc245aed51efd4088" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R24bbdfac8ac54cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide39.xml" Id="Rd40c8d1ec22a442c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5e7d66bd05f9488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R1be4d23c06084062" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rae01e270b25c4c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide40.xml" Id="R1a9b6e21ea2a45f0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3cf3ba182fad49b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide41.xml" Id="R9e8bdd340ce741dc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd64fa2858eb34c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide42.xml" Id="R29b19cec1be14745" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R41df8fc1f21b4368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide43.xml" Id="R0f38d0b76a5d40c4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3dda479865d443d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R4cfe4bfa84054951" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0641dc7390d543bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R7117825ec8ae475b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R738984a941e745aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R76136753637c4642" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra2d87c0aaf7b4567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R574233d1f9ed403f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R72f2741506844717" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R8a45da2332454a62" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -6109,65 +6109,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音第10章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>John 10 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6185,183 +6189,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 10:9  |  John 10:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我就是門；凡從我進來的，必然得救，並且出入得草吃。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I am the door: by me if any man enter in, he shall be saved, and shall go in and out, and find pasture.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6377,183 +6343,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 10:10  |  John 10:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>盜賊來，無非要偷竊，殺害，毀壞；我來了，是要叫羊得生命，並且得的更豐盛。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The thief cometh not, but for to steal, and to kill, and to destroy: I am come that they might have life, and that they might have it more abundantly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6569,183 +6497,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 10:11  |  John 10:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我是好牧人；好牧人為羊捨命。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I am the good shepherd: the good shepherd giveth his life for the sheep.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6761,179 +6651,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 10:12  |  John 10:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若是雇工，不是牧人，羊也不是他自己的，他看見狼來，就撇下羊逃走；狼抓住羊，趕散了羊群。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But he that is an hireling, and not the shepherd, whose own the sheep are not, seeth the wolf coming, and leaveth the sheep, and fleeth: and the wolf catcheth them, and scattereth the sheep.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6953,183 +6805,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 10:13  |  John 10:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雇工[逃走]，因他是雇工，並不顧念羊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The hireling fleeth, because he is an hireling, and careth not for the sheep.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7145,183 +6959,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 10:14  |  John 10:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我是好牧人；我認識我的羊，我的羊也認識我，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I am the good shepherd, and know my sheep, and am known of mine.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7337,183 +7113,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 10:15  |  John 10:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>正如父認識我，我也認識父一樣；並且我為羊捨命。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As the Father knoweth me, even so know I the Father: and I lay down my life for the sheep.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7529,183 +7267,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 10:16  |  John 10:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我另外有羊，不是這圈裏的；我必須領他們來，他們也要聽我的聲音，並且要合成一群，歸一個牧人了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And other sheep I have, which are not of this fold: them also I must bring, and they shall hear my voice; and there shall be one fold, and one shepherd.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7721,183 +7421,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 10:17  |  John 10:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我父愛我；因我將命捨去，好再取回來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore doth my Father love me, because I lay down my life, that I might take it again.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7913,183 +7575,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 10:18  |  John 10:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>沒有人奪我的命去，是我自己捨的。我有權柄捨了，也有權柄取回來。這是我從我父所受的命令。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>No man taketh it from me, but I lay it down of myself. I have power to lay it down, and I have power to take it again. This commandment have I received of my Father.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8105,183 +7729,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 10:1  |  John 10:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「我實實在在地告訴你們，人進羊圈，不從門進去，倒從別處爬進去，那人就是賊，就是強盜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Verily, verily, I say unto you, He that entereth not by the door into the sheepfold, but climbeth up some other way, the same is a thief and a robber.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8297,183 +7883,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 10:19  |  John 10:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>猶太人為這些話又起了紛爭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There was a division therefore again among the Jews for these sayings.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8489,183 +8037,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 10:20  |  John 10:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>內中有好些人說：「他是被鬼附着，而且瘋了，為甚麼聽他呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And many of them said, He hath a devil, and is mad; why hear ye him?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8681,183 +8191,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 10:21  |  John 10:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又有人說：「這不是鬼附之人所說的話。鬼豈能叫瞎子的眼睛開了呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Others said, These are not the words of him that hath a devil. Can a devil open the eyes of the blind?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8873,183 +8345,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 10:22  |  John 10:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在耶路撒冷有修殿節，是冬天的時候。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it was at Jerusalem the feast of the dedication, and it was winter.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9065,183 +8499,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 10:23  |  John 10:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌在殿裏所羅門的廊下行走。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jesus walked in the temple in Solomon’s porch.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9257,183 +8653,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 10:24  |  John 10:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>猶太人圍着他，說：「你叫我們猶疑不定到幾時呢？你若是基督，就明明地告訴我們。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then came the Jews round about him, and said unto him, How long dost thou make us to doubt? If thou be the Christ, tell us plainly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9449,183 +8807,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 10:25  |  John 10:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌回答說：「我已經告訴你們，你們不信。我奉我父之名所行的事可以為我作見證；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jesus answered them, I told you, and ye believed not: the works that I do in my Father’s name, they bear witness of me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9641,183 +8961,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 10:26  |  John 10:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>只是你們不信，因為你們不是我的羊。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But ye believe not, because ye are not of my sheep, as I said unto you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9833,183 +9115,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 10:27  |  John 10:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我的羊聽我的聲音，我也認識他們，他們也跟着我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My sheep hear my voice, and I know them, and they follow me:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10025,183 +9269,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 10:28  |  John 10:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我又賜給他們永生；他們永不滅亡，誰也不能從我手裏把他們奪去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I give unto them eternal life; and they shall never perish, neither shall any man pluck them out of my hand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10217,183 +9423,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 10:2  |  John 10:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從門進去的，才是羊的牧人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But he that entereth in by the door is the shepherd of the sheep.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10409,183 +9577,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 10:29  |  John 10:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我父把羊賜給我，他比萬有都大，誰也不能從我父手裏把他們奪去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My Father, which gave them me, is greater than all; and no man is able to pluck them out of my Father’s hand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10601,183 +9731,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 10:30  |  John 10:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我與父原為一。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I and my Father are one.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10793,183 +9885,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 10:31  |  John 10:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>猶太人又拿起石頭來要打他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then the Jews took up stones again to stone him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10985,183 +10039,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 10:32  |  John 10:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌對他們說：「我從父顯出許多善事給你們看，你們是為哪一件拿石頭打我呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jesus answered them, Many good works have I shewed you from my Father; for which of those works do ye stone me?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11177,183 +10193,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 10:33  |  John 10:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>猶太人回答說：「我們不是為善事拿石頭打你，是為你說僭妄的話；又為你是個人，反將自己當作神。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The Jews answered him, saying, For a good work we stone thee not; but for blasphemy; and because that thou, being a man, makest thyself God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11369,183 +10347,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 10:34  |  John 10:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌說：「你們的律法上豈不是寫着『我曾說你們是神』嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jesus answered them, Is it not written in your law, I said, Ye are gods?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11561,183 +10501,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 10:35  |  John 10:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>經上的話是不能廢的；若那些承受神道的人尚且稱為神，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If he called them gods, unto whom the word of God came, and the scripture cannot be broken;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11753,183 +10655,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 10:36  |  John 10:36 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>父所分別為聖、又差到世間來的，他自稱是神的兒子，你們還向他說『你說僭妄的話』嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Say ye of him, whom the Father hath sanctified, and sent into the world, Thou blasphemest; because I said, I am the Son of God?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11945,183 +10809,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 10:37  |  John 10:37 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我若不行我父的事，你們就不必信我；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If I do not the works of my Father, believe me not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12137,183 +10963,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 10:38  |  John 10:38 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我若行了，你們縱然不信我，也當信這些事，叫你們又知道又明白父在我裏面，我也在父裏面。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But if I do, though ye believe not me, believe the works: that ye may know, and believe, that the Father is in me, and I in him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12329,183 +11117,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 10:3  |  John 10:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看門的就給他開門；羊也聽他的聲音。他按着名叫自己的羊，把羊領出來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To him the porter openeth; and the sheep hear his voice: and he calleth his own sheep by name, and leadeth them out.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12521,183 +11271,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 10:39  |  John 10:39 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們又要拿他，他卻逃出他們的手走了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore they sought again to take him: but he escaped out of their hand,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12713,183 +11425,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 10:40  |  John 10:40 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌又往約旦河外去，到了約翰起初施洗的地方，就住在那裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And went away again beyond Jordan into the place where John at first baptized; and there he abode.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12905,183 +11579,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 10:41  |  John 10:41 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有許多人來到他那裏。他們說：「約翰一件神蹟沒有行過，但約翰指着這人所說的一切話都是真的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And many resorted unto him, and said, John did no miracle: but all things that John spake of this man were true.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13097,183 +11733,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 10:42  |  John 10:42 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在那裏，信耶穌的人就多了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And many believed on him there.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13289,183 +11887,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 10:4  |  John 10:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>既放出自己的羊來，就在前頭走，羊也跟着他，因為認得他的聲音。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when he putteth forth his own sheep, he goeth before them, and the sheep follow him: for they know his voice.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13481,183 +12041,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 10:5  |  John 10:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羊不跟着生人；因為不認得他的聲音， 必要逃跑。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And a stranger will they not follow, but will flee from him: for they know not the voice of strangers.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13673,183 +12195,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 10:6  |  John 10:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌將這比喻告訴他們，但他們不明白所說的是甚麼意思。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>This parable spake Jesus unto them: but they understood not what things they were which he spake unto them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13865,183 +12349,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 10:7  |  John 10:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，耶穌又對他們說：「我實實在在地告訴你們，我就是羊的門。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said Jesus unto them again, Verily, verily, I say unto you, I am the door of the sheep.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14057,183 +12503,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 10:8  |  John 10:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡在我以先來的都是賊，是強盜；羊卻不聽他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>All that ever came before me are thieves and robbers: but the sheep did not hear them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>