--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -93,140 +93,140 @@
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R76a6bf62b36e4792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R9017c8f25d7b42cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rbd69b8c1b67a40ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rdaf6e531c5814399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Raa121f2af0d84995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf7c3387171474050" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rbdaf8fb8be2e45b0"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R2a6f209f6cd349a1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R568eabd9ea0147f5"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R687ece1e492443a3"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R6f6b0293b1154e74"/>
-[...46 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="303" r:id="Rcd8ddb94ae024647"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R34204ae5e1444cb0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R9409ad93173a479b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R6c7554c22b0b481d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rff338250850a4de7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rce4d18c2e7e94dc3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R35ee8272b4b24cf9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R80f2eeaa91bd4a09"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R913644108d6e4fff"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rded1a2fd0b724275"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rfab97ed421404c2d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R3a9efee0e51149a8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R5f924c37997b4e58"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R2b86d2b98dfe4f13"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rc2bb0c69c31f4982"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R3ed1437397da4853"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R6b23ce9d28d84be7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rf86a7e99f9164866"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rf107a699c0504a09"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R85b0b533c4a14678"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R4d407a5c5f0e45d1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R7608726f3627439d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R2606179dc2ae48f5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R7665e0af0d7541f2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R85a7b46ad6a04a36"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R44385d3e2acd43c9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Rd07aa524c9674400"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R98f57c7576d84255"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Re2857d792af64aca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R3983eeaf62544310"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R9e62ec001e544e97"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="Reda37eeef88b4607"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R899b454f84554b39"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="Rec32b139e500407d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="R1c982e14d08e41c8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="R16329ab1a1e7443a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="R0a0b8d80942f4037"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="R9efac87bd34f445a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="293" r:id="R32946623e78d42fc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="294" r:id="R3b064bbc9da6485a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="295" r:id="R3b47a10104fd4b6c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="296" r:id="R7c164baeea47443d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="297" r:id="Ra28670b9346845b3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="298" r:id="R4c9063d7c9db44b7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="299" r:id="Ref7f6fd45cb344d6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="300" r:id="Rfa265853a5a049ad"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="301" r:id="R2c9fde189f8d41c9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="302" r:id="R2700f5f1079c4746"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="303" r:id="R1b6901f6b4384f7a"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Re9db24fc793048e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbdaf8fb8be2e45b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R568eabd9ea0147f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R00921365d2364e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R0409fc4a30374268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6f6b0293b1154e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4065ae24781b4fa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R89bcfa036c734ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R78ad96bc4d404a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf518378d27824e1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R404f4e2b69f746d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rdad02e93ace94952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rbdb9d5e533d544bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ree936f96c9f14e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rfeace5c436664b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf555e4ff8a6a4b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rafbfe07244554f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R4ecf653c411c4e84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R409b2aa9930a4766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R8fec305f96c64c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rd6efa2ac1a394d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R39e4144b183e4668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rb6951c2720684429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R11f5b5571b24434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R96ae22970d734ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Re9bf0ef5004c45a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R1cc81dd96ffc476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rdacd7b2b15b3495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R15af30b3bf2c4fad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R8807854ee1394990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R799adc0d336c4a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Ra9f1b905f5a54fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Re77d089f5ff04e86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rdea706fb41a34d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rc05ce7ca5f5843fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R8ded0470e0c4482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R685bc52ababf474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R6e3033def0054d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rec88f4b579ad4a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R2a840acfc301464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R538cf6b565cd4b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R9fe57dc5e0cf49c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="Raf62f87b2766497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="Rb7b878c9384a436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="Rcc17fa9e2031416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="Rbd0b99c20e134503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="Re1495aad675e483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="Re5a209978c154666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R929a363c12c942b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="R84a4667d317a407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="Ra41b01e73abf4eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="R0786741dcb324793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="Rcd8ddb94ae024647" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R3bb102d9d3b347b4" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra1d006e3624c416d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2a6f209f6cd349a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R687ece1e492443a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rf1ae76a0e2e1484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rb0f798eaaa30442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R34204ae5e1444cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9409ad93173a479b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6c7554c22b0b481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rff338250850a4de7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rce4d18c2e7e94dc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R35ee8272b4b24cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R80f2eeaa91bd4a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R913644108d6e4fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rded1a2fd0b724275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rfab97ed421404c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R3a9efee0e51149a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5f924c37997b4e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R2b86d2b98dfe4f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rc2bb0c69c31f4982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R3ed1437397da4853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R6b23ce9d28d84be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rf86a7e99f9164866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rf107a699c0504a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R85b0b533c4a14678" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R4d407a5c5f0e45d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R7608726f3627439d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R2606179dc2ae48f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R7665e0af0d7541f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R85a7b46ad6a04a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R44385d3e2acd43c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rd07aa524c9674400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R98f57c7576d84255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Re2857d792af64aca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R3983eeaf62544310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R9e62ec001e544e97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Reda37eeef88b4607" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R899b454f84554b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rec32b139e500407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R1c982e14d08e41c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R16329ab1a1e7443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R0a0b8d80942f4037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R9efac87bd34f445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R32946623e78d42fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R3b064bbc9da6485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R3b47a10104fd4b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R7c164baeea47443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="Ra28670b9346845b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="R4c9063d7c9db44b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="Ref7f6fd45cb344d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="Rfa265853a5a049ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="R2c9fde189f8d41c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="R2700f5f1079c4746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="R1b6901f6b4384f7a" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf5ad8c0c9b96435a" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -430,192 +430,192 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc254d2b75f944a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbb043dd1bfb74569" /></Relationships>
-[...140 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rcee2df2b45b342db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1d5a18b176374b67" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R57bb974c45694a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5acaae70afba40ea" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R6b8f5f5b1bde48ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R157bb7021f764535" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rdf6565be15f645df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R64b584c8757c479e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0ea69437a17a48ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R57d13097b1424a64" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R64e528d2109147ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd5151e15a41f4775" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R4b114118d941446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbaa61c8f51274016" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc31b65be633a4119" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdb2fc8356b484e29" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R186d094c37f94228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbe33be93465b452a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Ra62b3b25de29483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcd1ff515f44c4953" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R36d7ed0d67664ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R959d48639ae04d83" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R10d5b32e82cb44c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R17bcd15d30604042" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R565434d2c5dc42d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc8932c0ab7d349fe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R2b10cdf4b3254d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R90eb22d07b804dba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R6b2ed50375e04aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra387ddb944314eef" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R8e4eb499056e44e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R27ede411808b4763" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R75acf16e1f6a4483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R99ee9d99b2af4da4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Raceb5a760b504ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R309a06bd39cd42d0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R25a96b998d3d4aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0a44810a23904a81" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R12d2a0ab82234e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1d37a7ad2f194c8c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Ra40e534f168941d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3a20387820ea46fd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R557ef37219c0433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf6f7f6cc26c044bb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rd815394190b84c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc4efc1957ce24e9f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra861d902f3d54327" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R25cda259ccfc42e8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R95fbd1776a174ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R433910d81ba943dc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R9d24ec6cdc424c85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf39fd5b4445647a6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R8fbcc9a7e935464a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R049e5a12e65a4906" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R54de3b04f36a4298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R85a4d007a4d74708" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R8a64784c368e4374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9908a78ef7ad429f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R1b689125efa1404d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re3d317148188420a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Rd998c0860043405d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc6ced287125f47b8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R98c6ff6028004131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R582694c3be424f6a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R9f35e06c5c4d4238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfaedad5ce9104484" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R9489436a0c5446dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdce84a73928e4534" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Red4f5e8cfd804c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5da624839ec24021" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="Rac5c6860b02842ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5e6f3d043e4d4449" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="Ra2411acb249746d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R680738ed4d5d409b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="Ra61c2609e90c449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R43c3a2176c3c4704" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="Rc37923863aa64863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Redff57ff05d142d4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="Rdd8882fe9a5a4fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf434b3bd62dd4966" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="R6be892c7d96642ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R06e6f676076c4e81" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="R9fa6d036d04f45d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf5630a85cebe454e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="R3e2ebb9d20564dcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R88636b5349454abf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide48.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="R160f4baff4644b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rca4ae3cbfe6e44c5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R86ba5776e0d74778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Red843f24a80f47be" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0b48ac80fa6e435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rda27f41de02440ee" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2f3be87df33c4838" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R615d02de072f49d8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R905f25e5b44744ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf8816303404a48c7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R47bb898399804dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3c4d13677e7244c0" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -5134,100 +5134,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7bdec9f86e1e4b20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R58143cc6c3b84ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Reae3c6ed037545e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R4c6923c510a7431b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1c84437f89904a5c" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1829d289956d47b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rfd739bcf11184213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R5a33b4a92ca54a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R3bda75d2eecb472e" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1aceb5792a504b2a" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R58143cc6c3b84ef1"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfd739bcf11184213"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Reae3c6ed037545e2"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5a33b4a92ca54a3c"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -6253,116 +6253,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R4c6923c510a7431b"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R3bda75d2eecb472e"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rd4823421a2824c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R043d6010d4544b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re0cae879d3af4fab" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ra6b8aec013fb401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Reba9f20c7b1840a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbbd4f62a759e4e2c" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R043d6010d4544b92"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Re0cae879d3af4fab"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Reba9f20c7b1840a4"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rbbd4f62a759e4e2c"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -6426,192 +6426,192 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reaea5ef7d3544201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R2524fbf2ae6243dd" /></Relationships>
-[...140 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1fcdb201c37c4960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R5433b317540842e4" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R164d0d8670964d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Re758915850764836" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raf00290129bc4df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Ra138036da32f4e9b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R543f9a2dd8624002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Ra415648abfa145bd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R90be1d56082e4420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R5a0bd11fb8cb4507" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd174aba0854d47c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rb4a6b7c23197404e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rffa0206fb50942de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rd939fe4ebbbb496c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Redd5eb1a8d254dcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R6d57614edd014f4b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Racadd4b9c7924ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rc1d27748f3e6454c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R131fb1343ddb4831" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rdb1cdc47e9a24b27" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3da350e5366e437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R7b93693e529a4bed" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re1426457d4f540a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R288198fd9b044d6a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rea315976f1bf43d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Red22b23e941f40e2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R783796f6af224903" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rb881fd709bc749a5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c4eacacc0d8482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rc3ed36db58b0466b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2dff6bb6c55545f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R713fdc9bea304f61" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R374b8d2c19ea4c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R2a2d6d03ecb34821" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R068bced05c0846ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R376f709724934c5d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R452d9622ebdf47ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R190ccf2bff674f64" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc20e12cdb5424f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R59f155f435964901" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R23941f2ed34444d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R22dbdffb34a44442" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd1f2f09296014195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Rb52a574f8d7d4ad7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd4b48f9007dd4310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R3e205098c4e74227" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbe438b44b7d2474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R589737a0ca484670" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R806de690064d4a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="Rc0b0e192533c488f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbd2842aa38e1401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R24704a9e23cf4b59" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R65c7751fa462476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R5a2731de81664e52" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re71c42ebc21b44ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R241fd140c2f0494a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R69a95917fc544c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R664bb115f88147a2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raadc3e4c57884141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="R76089044bdd54067" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R134a8059b7f44c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="Rba9010bdb1ab4b33" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0e1fa6e1664244de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide37.xml" Id="R3fb48e697e824380" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R120dad8aa1164bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide38.xml" Id="Ra5649e4f3ca94475" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re2afd7c870cc4fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide39.xml" Id="Rd7554205729c429f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rba5f356e64fa4837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R711e430c4143443b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a588ab30a914be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide40.xml" Id="Racbc79b5995447bc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R91b9df2383a244a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide41.xml" Id="Rd37ea28899a842a2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R57cf4b9f84c74cd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide42.xml" Id="R46559ccdb7d44a4a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rca78cf7e12b2499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide43.xml" Id="R225d76f4fe834e68" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8f5119ad4be14f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide44.xml" Id="Rcd77179f08cc4d98" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdc68caf7abf3457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide45.xml" Id="R8daaab43f2104a45" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R984c15136d0d4698" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide46.xml" Id="Raa8416054d0c4eca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1210df2a469e47a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide47.xml" Id="Rb0e4584a18294bc8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3489dbe094964d0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide48.xml" Id="R687ddee23158446b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2066b46f7cea434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rf877d163de0042fb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R711671efcaee43fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R348990dcb4894078" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R316d633ff4a640bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R1c41956a192a499d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd77fbba814ca4a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Reec3f29a7dd94d85" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rceba9e3dacf445df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Re1af30b24ddb4b31" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -6629,65 +6629,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音第5章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>John 5 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6705,183 +6709,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:9  |  John 5:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那人立刻痊癒，就拿起褥子來走了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And immediately the man was made whole, and took up his bed, and walked: and on the same day was the sabbath.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6897,183 +6863,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:10  |  John 5:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那天是安息日，所以猶太人對那醫好的人說：「今天是安息日，你拿褥子是不可的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The Jews therefore said unto him that was cured, It is the sabbath day: it is not lawful for thee to carry thy bed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7089,183 +7017,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:11  |  John 5:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他卻回答說：「那使我痊癒的，對我說：『拿你的褥子走吧。』」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He answered them, He that made me whole, the same said unto me, Take up thy bed, and walk.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7281,183 +7171,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:12  |  John 5:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們問他說：「對你說『拿褥子走』的是甚麼人？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then asked they him, What man is that which said unto thee, Take up thy bed, and walk?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7473,183 +7325,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:13  |  John 5:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那醫好的人不知道是誰；因為那裏的人多，耶穌已經躲開了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he that was healed wist not who it was: for Jesus had conveyed himself away, a multitude being in that place.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7665,183 +7479,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:14  |  John 5:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>後來耶穌在殿裏遇見他，對他說：「你已經痊癒了，不要再犯罪，恐怕你遭遇的更加利害。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Afterward Jesus findeth him in the temple, and said unto him, Behold, thou art made whole: sin no more, lest a worse thing come unto thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7857,183 +7633,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:15  |  John 5:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那人就去告訴猶太人，使他痊癒的是耶穌。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The man departed, and told the Jews that it was Jesus, which had made him whole.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8049,183 +7787,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:16  |  John 5:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以猶太人逼迫耶穌，因為他在安息日做了這事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And therefore did the Jews persecute Jesus, and sought to slay him, because he had done these things on the sabbath day.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8241,183 +7941,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:17  |  John 5:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌就對他們說：「我父做事直到如今，我也做事。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But Jesus answered them, My Father worketh hitherto, and I work.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8433,183 +8095,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:18  |  John 5:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以猶太人越發想要殺他；因他不但犯了安息日，並且稱神為他的父，將自己和神當作平等。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore the Jews sought the more to kill him, because he not only had broken the sabbath, but said also that God was his Father, making himself equal with God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8625,183 +8249,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:1  |  John 5:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這事以後，到了猶太人的一個節期，耶穌就上耶路撒冷去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>After this there was a feast of the Jews; and Jesus went up to Jerusalem.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8817,179 +8403,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:19  |  John 5:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌對他們說：「我實實在在地告訴你們，子憑着自己不能做甚麼，惟有看見父所做的，子才能做；父所做的事，子也照樣做。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then answered Jesus and said unto them, Verily, verily, I say unto you, The Son can do nothing of himself, but what he seeth the Father do: for what things soever he doeth, these also doeth the Son likewise.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -9009,183 +8557,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:20  |  John 5:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>父愛子，將自己所做的一切事指給他看，還要將比這更大的事指給他看，叫你們希奇。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the Father loveth the Son, and sheweth him all things that himself doeth: and he will shew him greater works than these, that ye may marvel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9201,183 +8711,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:21  |  John 5:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>父怎樣叫死人起來，使他們活着，子也照樣隨自己的意思使人活着。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For as the Father raiseth up the dead, and quickeneth them; even so the Son quickeneth whom he will.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9393,183 +8865,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:22  |  John 5:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>父不審判甚麼人，乃將審判的事全交與子，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the Father judgeth no man, but hath committed all judgment unto the Son:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9585,183 +9019,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:23  |  John 5:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>叫人都尊敬子如同尊敬父一樣。不尊敬子的，就是不尊敬差子來的父。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That all men should honour the Son, even as they honour the Father. He that honoureth not the Son honoureth not the Father which hath sent him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9777,179 +9173,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:24  |  John 5:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我實實在在地告訴你們，那聽我話、又信差我來者的，就有永生；不至於定罪，是已經出死入生了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Verily, verily, I say unto you, He that heareth my word, and believeth on him that sent me, hath everlasting life, and shall not come into condemnation; but is passed from death unto life.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -9969,183 +9327,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:25  |  John 5:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我實實在在地告訴你們，時候將到，現在就是了，死人要聽見神兒子的聲音，聽見的人就要活了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Verily, verily, I say unto you, The hour is coming, and now is, when the dead shall hear the voice of the Son of God: and they that hear shall live.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10161,183 +9481,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:26  |  John 5:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為父怎樣在自己有生命，就賜給他兒子也照樣在自己有生命，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For as the Father hath life in himself; so hath he given to the Son to have life in himself;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10353,183 +9635,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:27  |  John 5:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並且因為他是人子，就賜給他行審判的權柄。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And hath given him authority to execute judgment also, because he is the Son of man.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10545,183 +9789,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:28  |  John 5:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們不要把這事看作希奇。時候要到，凡在墳墓裏的，都要聽見他的聲音，就出來：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Marvel not at this: for the hour is coming, in the which all that are in the graves shall hear his voice,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10737,183 +9943,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:2  |  John 5:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在耶路撒冷，靠近羊[門]有一個池子，希伯來話叫作畢士大，[旁邊]有五個廊子；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now there is at Jerusalem by the sheep market a pool, which is called in the Hebrew tongue Bethesda, having five porches.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10929,183 +10097,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:29  |  John 5:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>行善的，復活得生；作惡的，復活定罪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And shall come forth; they that have done good, unto the resurrection of life; and they that have done evil, unto the resurrection of damnation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11121,183 +10251,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:30  |  John 5:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「我憑着自己不能做甚麼，我怎麼聽見就怎麼審判。我的審判也是公平的；因為我不求自己的意思，只求那差我來者的意思。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I can of mine own self do nothing: as I hear, I judge: and my judgment is just; because I seek not mine own will, but the will of the Father which hath sent me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11313,183 +10405,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:31  |  John 5:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「我若為自己作見證，我的見證就不真。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If I bear witness of myself, my witness is not true.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11505,183 +10559,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:32  |  John 5:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>另有一位給我作見證，我也知道他給我作的見證是真的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There is another that beareth witness of me; and I know that the witness which he witnesseth of me is true.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11697,183 +10713,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:33  |  John 5:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們曾差人到約翰那裏，他為真理作過見證。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye sent unto John, and he bare witness unto the truth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11889,183 +10867,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:34  |  John 5:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>其實，我所受的見證不是從人來的；然而，我說這些話，為要叫你們得救。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I receive not testimony from man: but these things I say, that ye might be saved.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12081,183 +11021,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:35  |  John 5:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰是點着的明燈，你們情願暫時喜歡他的光。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He was a burning and a shining light: and ye were willing for a season to rejoice in his light.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12273,179 +11175,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:36  |  John 5:36 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但我有比約翰更大的見證；因為父交給我要我成就的事，就是我所做的事，這便見證我是父所差來的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I have greater witness than that of John: for the works which the Father hath given me to finish, the same works that I do, bear witness of me, that the Father hath sent me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -12465,183 +11329,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:37  |  John 5:37 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>差我來的父也為我作過見證。你們從來沒有聽見他的聲音，也沒有看見他的形像。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the Father himself, which hath sent me, hath borne witness of me. Ye have neither heard his voice at any time, nor seen his shape.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12657,183 +11483,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:38  |  John 5:38 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們並沒有他的道存在心裏；因為他所差來的，你們不信。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And ye have not his word abiding in you: for whom he hath sent, him ye believe not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12849,183 +11637,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:3  |  John 5:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>裏面躺着瞎眼的、瘸腿的、血氣枯乾的許多病人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In these lay a great multitude of impotent folk, of blind, halt, withered, waiting for the moving of the water.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13041,183 +11791,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:39  |  John 5:39 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們查考聖經，因你們以為內中有永生；給我作見證的就是這經。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Search the scriptures; for in them ye think ye have eternal life: and they are they which testify of me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13233,183 +11945,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:40  |  John 5:40 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>然而，你們不肯到我這裏來得生命。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And ye will not come to me, that ye might have life.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13425,183 +12099,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:41  |  John 5:41 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「我不受從人來的榮耀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I receive not honour from men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13617,183 +12253,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:42  |  John 5:42 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但我知道，你們心裏沒有神的愛。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I know you, that ye have not the love of God in you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13809,183 +12407,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:43  |  John 5:43 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我奉我父的名來，你們並不接待我；若有別人奉自己的名來，你們倒要接待他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I am come in my Father’s name, and ye receive me not: if another shall come in his own name, him ye will receive.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14001,183 +12561,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:44  |  John 5:44 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們互相受榮耀，卻不求從獨一之神來的榮耀，怎能信[我]呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>How can ye believe, which receive honour one of another, and seek not the honour that cometh from God only?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14193,183 +12715,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:45  |  John 5:45 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要想我在父面前要告你們；有一位告你們的，就是你們所仰賴的摩西。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Do not think that I will accuse you to the Father: there is one that accuseth you, even Moses, in whom ye trust.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14385,183 +12869,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:46  |  John 5:46 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們如果信摩西，也必信我，因為他[書上]有指着我寫的話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For had ye believed Moses, ye would have believed me: for he wrote of me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14577,183 +13023,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:47  |  John 5:47 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們若不信他的書，怎能信我的話呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But if ye believe not his writings, how shall ye believe my words?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14769,179 +13177,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:4  |  John 5:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>（和合本節號合併）裏面躺着瞎眼的、瘸腿的、血氣枯乾的許多病人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For an angel went down at a certain season into the pool, and troubled the water: whosoever then first after the troubling of the water stepped in was made whole of whatsoever disease he had.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -14961,183 +13331,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:5  |  John 5:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在那裏有一個人，病了三十八年。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And a certain man was there, which had an infirmity thirty and eight years.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15153,183 +13485,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:6  |  John 5:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌看見他躺着，知道他病了許久，就問他說：「你要痊癒嗎？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When Jesus saw him lie, and knew that he had been now a long time in that case, he saith unto him, Wilt thou be made whole?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15345,183 +13639,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:7  |  John 5:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>病人回答說：「先生，水動的時候，沒有人把我放在池子裏；我正去的時候，就有別人比我先下去。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The impotent man answered him, Sir, I have no man, when the water is troubled, to put me into the pool: but while I am coming, another steppeth down before me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15537,183 +13793,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 5:8  |  John 5:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌對他說：「起來，拿你的褥子走吧！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jesus saith unto him, Rise, take up thy bed, and walk.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>