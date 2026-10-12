--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -47,117 +47,117 @@
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re5aef826d0b04853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra0efab8da2944475" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R931291f2638c47dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6ffa3e29b90945af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4499e8385916407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R16b10231eb9f4acc" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R7c50d912496245fd"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R9696db588e554a3c"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rabb7d7bbd6f3460b"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R98eb207d37da487e"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc1a1d962f3384ab3"/>
-[...23 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R1a742bb3a21c40f0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R56825c7263784747"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R5fcd5edc13a345ba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R1fbffb9e4f9445db"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R5b38cb9bb60040bc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R908a417a1ca14315"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R5f091857f6134887"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R9ffe2338d3f04b99"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R3f73d517963841aa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rdb3aaca2d00c4b95"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R624ea9d4c3d346d1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rc3638d4ba42b44c2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R58a78f103b714215"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R796ef748d6574d44"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rad65eec2c71e4992"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R71de230ed65b4622"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R9efffa4aa3984ddd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R5140a1d8fa0c4498"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R09113d7815624c4f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rb7024473fa6e4dc7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R70fea203e7394976"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rf9c4d11bce1c4b02"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R1271fbf8e2614511"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R8b3ca1f895bf47ab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Ra8f32c73d5fc49dd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rc1e7a636f9114481"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R57b36c1c6d6d450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7c50d912496245fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rabb7d7bbd6f3460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R9690ab7e74ab43fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Ra4ec88db4e644463" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc1a1d962f3384ab3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rac59226595bb477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra4825fa475bc44b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R37ef31c9f9ae4384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R14e90a800a3441d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R925eef94ab5142a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R792c0905991f4336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R32b657fbffe243dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6d8ce84728b34696" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd3bb559131094741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8c64b376a00149f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re619d6e3838c4b18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R2a4d378e2efc4183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R8fc5ee2c1a884f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rb3519b8c8efa4262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra5fc8467c22d4c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rc2f9b263102d4c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Raa711e2e2b5543c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rab1c38fb68d04241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R5c065be44d364600" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rf393a03da11e4dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R689cd03dc5344c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Re1b1e567e8af459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rc010e0f617644ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R1a742bb3a21c40f0" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rcf6db26db6a1416d" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R5be8e557e44a42cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9696db588e554a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R98eb207d37da487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R66758ae5422347e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R62b62c1ba7d34434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R56825c7263784747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5fcd5edc13a345ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1fbffb9e4f9445db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5b38cb9bb60040bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R908a417a1ca14315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5f091857f6134887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9ffe2338d3f04b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R3f73d517963841aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rdb3aaca2d00c4b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R624ea9d4c3d346d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc3638d4ba42b44c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R58a78f103b714215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R796ef748d6574d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rad65eec2c71e4992" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R71de230ed65b4622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R9efffa4aa3984ddd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R5140a1d8fa0c4498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R09113d7815624c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rb7024473fa6e4dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R70fea203e7394976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rf9c4d11bce1c4b02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R1271fbf8e2614511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R8b3ca1f895bf47ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Ra8f32c73d5fc49dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rc1e7a636f9114481" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R8944c4184290437f" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -361,123 +361,123 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R30d982bbb5b3422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfc9c884dd78e4555" /></Relationships>
-[...71 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re7c58857b38f433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb71e331a959148e2" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re95e36ffa4304947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R47f4ba73cf624a70" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R3b79435df80b4c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R10b5e737e72249f2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R548510187ae94056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R02cac042b5194dca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R3ee3f72555d84939" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R92377f2751584f61" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R8a4c4f07e6bb4448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7371e3e393a54c01" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R0e88db32df4d4c72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4dee7b5159e24c0b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R52e518f248aa40cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R01d68b56fda34683" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R7397d27d4ffb4483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9799a8d0543e4dfb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rcc69677fb2ed46b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R26cb1c91a6ee4969" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rcacc7680694f48fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rec1b8cff8e4241c1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R4e3df42442d24e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb4097677fb6447f4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5b3146a9c8824517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4de5a8127750496f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R837e5e1502684e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R375bba63c4514a72" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Red23b54f6cbc4a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5c9961de5d5b4688" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R7335f6b49fbc4e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re6ce701db0614957" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R80c931e55a404260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R62d940380f364dc6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R7e6b28e63d754fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcecb62e1618f4c4c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rd358da8c140c457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R54ed6d917f9c4e7a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R485a9b1e00e146a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9bfa5a595c6c48ce" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Reabac2bc10214ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2d773930f61c432f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1468736825684604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0d3960dcf1ea4510" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R2736b0c6c5a748d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re15e4f72091c4800" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8d213c6648cf44dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra1b60de211dc48f4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R374116ce8abc4212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0ceebcd5ef3d4e68" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd3e22edb7f944f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rce8c227526874f0e" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2811,100 +2811,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R37576c12f862406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rfd588d2187274bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R8f7cbd51e2ff4439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rf4d31f4cccf846df" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf3890529adbf4102" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1e82e34187ca45bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rfe1d6c31f6eb4f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R6e1197b00df54407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R1dedd7846ef649b7" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb7c4f3718ab3487c" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfd588d2187274bdd"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfe1d6c31f6eb4f3b"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8f7cbd51e2ff4439"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6e1197b00df54407"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3930,116 +3930,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rf4d31f4cccf846df"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R1dedd7846ef649b7"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R89c850fe30894082" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9d4c14184e9c408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rea20e6c04ab14683" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R5a9c51c37cfc4541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rdab6f0abf6ca437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R099f59424ea04fa5" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R9d4c14184e9c408d"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rea20e6c04ab14683"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rdab6f0abf6ca437f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R099f59424ea04fa5"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4103,123 +4103,123 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd385a577c568445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rfe34c56c0cd54541" /></Relationships>
-[...71 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0a5a42fea76c4447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R1501e97a7c9e4f3e" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd75f7b4429034fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rece73e4ff050452e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcfd7684ef20d4210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R8ed9ba6732244a19" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re9558c9c35af40df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rd2ab05a679ec4fbd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R49bcd6b9353e4f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R1cdf09692d4c48ae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd093e52f7b77456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R20e51920fc3f4a99" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R565f998780734d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rec9cb81c0ebc4b69" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd792c09efeaf4ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R9c10e4333d5b4281" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R47badb767bde4cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R1479573272174db1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3fc3e92944ac4a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rb9bb9ee17d614062" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc172c2aafcb74227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rc47f5246e78140a9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbaccebbde9664431" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R610b3fc441d440fb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R006de2b7da3345ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rda64b58df8154f16" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e41e8cd6f984978" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R92f915f219d548d1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a003dd4a6174f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Ra8c9567b0e5341b2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R68019c2c27b44f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R02de0a4aaed94e4f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7419148aa67d47f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R88ee10388ba04fd7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfc8bb7c843664531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R62840baad11840b5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R91caecdf4448435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R855bb72ef2924619" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd73dfb556a3441ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R4ec0249e6fcd4370" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0fca10caacab4ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rff39e6354a674666" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R32952238a1d64d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R72015a59b7af42b2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4fbe580221b1433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rd9241063cb9541f7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R70844448ba4249d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R92a3951414ce46c1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8ed1c43f8080492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rcfdc95ed2cbf44b1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R34d92b0866cb44a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R8dd6829e546c4918" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4237,65 +4237,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書第3章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>1 John 3 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4313,183 +4317,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 3:9  |  1 John 3:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡從神生的，就不犯罪，因神的道存在他心裏；他也不能犯罪，因為他是由神生的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whosoever is born of God doth not commit sin; for his seed remaineth in him: and he cannot sin, because he is born of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4505,183 +4471,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 3:10  |  1 John 3:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從此就顯出誰是神的兒女，誰是魔鬼的兒女。凡不行義的就不屬神，不愛弟兄的也是如此。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In this the children of God are manifest, and the children of the devil: whosoever doeth not righteousness is not of God, neither he that loveth not his brother.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4697,183 +4625,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 3:11  |  1 John 3:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們應當彼此相愛。這就是你們從起初所聽見的命令。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For this is the message that ye heard from the beginning, that we should love one another.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4889,183 +4779,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 3:12  |  1 John 3:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不可像該隱；他是屬那惡者，殺了他的兄弟。為甚麼殺了他呢？因自己的行為是惡的，兄弟的行為是善的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Not as Cain, who was of that wicked one, and slew his brother. And wherefore slew he him? Because his own works were evil, and his brother’s righteous.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5081,183 +4933,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 3:13  |  1 John 3:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>弟兄們，世人若恨你們，不要以為希奇。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Marvel not, my brethren, if the world hate you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5273,183 +5087,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 3:14  |  1 John 3:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們因為愛弟兄，就曉得是已經出死入生了。沒有愛心的，仍住在死中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>We know that we have passed from death unto life, because we love the brethren. He that loveth not his brother abideth in death.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5465,183 +5241,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 3:15  |  1 John 3:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡恨他弟兄的，就是殺人的；你們曉得凡殺人的，沒有永生存在他裏面。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whosoever hateth his brother is a murderer: and ye know that no murderer hath eternal life abiding in him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5657,183 +5395,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 3:16  |  1 John 3:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主為我們捨命，我們從此就知道何為愛；我們也當為弟兄捨命。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hereby perceive we the love  of God, because he laid down his life for us: and we ought to lay down our lives for the brethren.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5849,183 +5549,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 3:17  |  1 John 3:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡有世上財物的，看見弟兄窮乏，卻塞住憐恤的心，愛神的心怎能存在他裏面呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But whoso hath this world’s good, and seeth his brother have need, and shutteth up his bowels of compassion from him, how dwelleth the love of God in him?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6041,183 +5703,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 3:18  |  1 John 3:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>小子們哪，我們相愛，不要只在言語和舌頭上，總要在行為和誠實上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My little children, let us not love in word, neither in tongue; but in deed and in truth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6233,183 +5857,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 3:1  |  1 John 3:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你看父賜給我們是何等的慈愛，使我們得稱為神的兒女；我們也真是他的兒女。世人所以不認識我們，是因未曾認識他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, what manner of love the Father hath bestowed upon us, that we should be called the sons of God: therefore the world knoweth us not, because it knew him not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6425,183 +6011,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 3:19  |  1 John 3:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從此就知道我們是屬真理的，並且我們的心在神面前可以安穩。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And hereby we know that we are of the truth, and shall assure our hearts before him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6617,183 +6165,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 3:20  |  1 John 3:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們的心若責備我們，神比我們的心大，一切事沒有不知道的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For if our heart condemn us, God is greater than our heart, and knoweth all things.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6809,183 +6319,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 3:21  |  1 John 3:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>親愛的[弟兄]啊，我們的心若不責備我們，就可以向神坦然無懼了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Beloved, if our heart condemn us not, then have we confidence toward God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7001,183 +6473,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 3:22  |  1 John 3:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並且我們一切所求的，就從他得着；因為我們遵守他的命令，行他所喜悅的事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And whatsoever we ask, we receive of him, because we keep his commandments, and do those things that are pleasing in his sight.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7193,183 +6627,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 3:23  |  1 John 3:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神的命令就是叫我們信他兒子耶穌基督的名，且照他所賜給我們的命令彼此相愛。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And this is his commandment, That we should believe on the name of his Son Jesus Christ, and love one another, as he gave us commandment.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7385,183 +6781,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 3:24  |  1 John 3:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>遵守神命令的，就住在神裏面，神也住在他裏面。我們所以知道神住在我們裏面是因他所賜給我們的[聖]靈。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he that keepeth his commandments dwelleth in him, and he in him. And hereby we know that he abideth in us, by the Spirit which he hath given us.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7577,183 +6935,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 3:2  |  1 John 3:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>親愛的[弟兄]啊，我們現在是神的兒女，將來如何，還未顯明；但我們知道，主若顯現，我們必要像他，因為必得見他的真體。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Beloved, now are we the sons of God, and it doth not yet appear what we shall be: but we know that, when he shall appear, we shall be like him; for we shall see him as he is.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7769,183 +7089,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 3:3  |  1 John 3:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡向他有這指望的，就潔淨自己，像他潔淨一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And every man that hath this hope in him purifieth himself, even as he is pure.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7961,183 +7243,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 3:4  |  1 John 3:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡犯罪的，就是違背律法；違背律法就是罪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whosoever committeth sin transgresseth also the law: for sin is the transgression of the law.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8153,183 +7397,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 3:5  |  1 John 3:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們知道主曾顯現，是要除掉人的罪，在他並沒有罪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And ye know that he was manifested to take away our sins; and in him is no sin.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8345,183 +7551,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 3:6  |  1 John 3:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡住在他裏面的，就不犯罪；凡犯罪的，是未曾看見他，也未曾認識他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whosoever abideth in him sinneth not: whosoever sinneth hath not seen him, neither known him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8537,183 +7705,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 3:7  |  1 John 3:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>小子們哪，不要被人誘惑。行義的才是義人，正如主是義的一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Little children, let no man deceive you: he that doeth righteousness is righteous, even as he is righteous.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8729,183 +7859,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 3:8  |  1 John 3:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>犯罪的是屬魔鬼，因為魔鬼從起初就犯罪。神的兒子顯現出來，為要除滅魔鬼的作為。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that committeth sin is of the devil; for the devil sinneth from the beginning. For this purpose the Son of God was manifested, that he might destroy the works of the devil.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>