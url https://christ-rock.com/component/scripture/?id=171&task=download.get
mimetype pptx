--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -53,120 +53,120 @@
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb5b352e9483748e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc3694de205eb4907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R8737772aef5a4361" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra359d6739cf74588" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc42d6a84b5344998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R763bfa8ea03a40c9" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R60c9432381554f62"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R183684926a6c4aa7"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8f4cd0de3afd4334"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R06b45561497e45b0"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R7ff83b30e4a34047"/>
-[...26 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Ree15329a9d474d4e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R0a8125e2e2db4c81"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Ra30df3a2bf6d48c9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R502a686f2e7c4eb7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R5605a2075fa34733"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rbf7ee94156714260"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R5e402e48c6bc43c8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R280ecfd9e7af4050"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R3392ad5e55e042f7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R390a2565653147f9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R4ee094a975e74b2e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R5e0e7754677c4b2f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R28a8c88809d24b44"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R3d7c44805b414aa5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R4f5dad74ba3a4f1a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R429d540ed3324022"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R77861fcc6993469c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R78523f20fd7a4bbb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rdd44c8bda2524a3c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R745dc725f69446c5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R454e6dd1d1524211"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rc0b1ac0486334a56"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rce84f87ab5464ff1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R9b398d9af6d24100"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rd3008e4e736c4f27"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R2c706a54ea9744be"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Reff13317eeb04f0c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R16a9a37323ac48ef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R9455891e75e1407d"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R955c3ec501ba426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R60c9432381554f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8f4cd0de3afd4334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rfefae2f1668047c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R438b554a791c4949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7ff83b30e4a34047" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rcc4369a5131042cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R101dedc0f8504110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R248f3df11ac045cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7ba05b341a414eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb3304f7f97244c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9d4a13f5c5da448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rbc8517b888044c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0832025aee874f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd35797825a764f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R0be3085b81174c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd37595ee70fe48be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf06e6b1b66ca4067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rdd3b5e27af414fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R9e2580a716aa4fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R1b6dc2e64c56409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rf3d7f56601bc4081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rfbbe94ce4acb46c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R78be7ea994e34a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R2ccb93951b0a4bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R48cc8feff72a4371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R9914ae6961764c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rc04e4689f352496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R492d97e0043049c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Raec34475940441b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R10e8d95bf7b94c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R411ceb2e7d3f4015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Ree15329a9d474d4e" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R7a69099ff59545e9" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra7d68b53b1fe4326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R183684926a6c4aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R06b45561497e45b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rd40892fb6cf94b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R7ad70f7b056a4516" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0a8125e2e2db4c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra30df3a2bf6d48c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R502a686f2e7c4eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5605a2075fa34733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rbf7ee94156714260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5e402e48c6bc43c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R280ecfd9e7af4050" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R3392ad5e55e042f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R390a2565653147f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R4ee094a975e74b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R5e0e7754677c4b2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R28a8c88809d24b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R3d7c44805b414aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R4f5dad74ba3a4f1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R429d540ed3324022" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R77861fcc6993469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R78523f20fd7a4bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rdd44c8bda2524a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R745dc725f69446c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R454e6dd1d1524211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rc0b1ac0486334a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rce84f87ab5464ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R9b398d9af6d24100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rd3008e4e736c4f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R2c706a54ea9744be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Reff13317eeb04f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R16a9a37323ac48ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R9455891e75e1407d" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R8a9e1eebdda949a3" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -370,132 +370,132 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd11e3764018f4b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R190b594706ae4912" /></Relationships>
-[...80 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re2c52581d78c4b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R77b6bb9655114327" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R87825db18e324d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdbd64fd023444707" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R971e8497cb5746b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbe73097d099544b7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R48978f7cc4ce4b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re1607f00ece9447a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb103e0fdf5ab4c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3a7a44ca67d94fb8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R31d4f7cd95f84e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf8ad7f0aafa547f8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rb39203fef9264ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Read732a1fd114300" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R8dacffe361ad4374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raf5f0bbc412a41ee" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rd30da829e2ab474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rab1c2d5d335841f5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R0325246ac9d14c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc1b0353973474613" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R0053b9e5f5bd47cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9251c80a5ca34ef3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R9adb5ae309d94499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5b25c328bc7241ca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1de277a9d8b14e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6bc63fa3658b4950" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R8677d17cf9b74783" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R41b43ed9504b49c7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rd256614ccdf74697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5b070cb650ae41c5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R37c12a3acf224803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R58b32efc1e594f38" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R3565f5f048e343b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R01248fe911fa4b05" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R407eaa9aca774425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R25e2b75304114870" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R4f04cb4420594158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2f31b4e929cd43fb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rc5fb3e5f3ab04531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0dbd760cbb694fbb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R22755a3af95a45ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf3b93d71bcb94609" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R2d346b135bf143f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra33c64cf23f24523" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rfbbd08319c134640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reb8f959117ef4189" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra6316a0ecf2a42e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reced0342516747d6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4c9d9a9bf0074e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcbe88ecb8b7844f8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rfde4df2bbb0a455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rce35f28c91fd4f1f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8187d9861f12456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R281f92cc59264518" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R7c7f1e04caa041c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra4866e14e7184d7f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R7a2eb49f79434135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0badd9da27af4887" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3114,100 +3114,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra6d396cae942463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R15978bba7aa14987" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R629e75f52e4441bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R181e24e14b0c4cde" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R218ec7988441465c" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1125c0c4766e4499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc3f2c98c795946d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rf9dfa0105f414d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Redbcb6249341431f" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd2f023dbec0949d8" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R15978bba7aa14987"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc3f2c98c795946d0"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R629e75f52e4441bf"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf9dfa0105f414d43"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4233,116 +4233,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R181e24e14b0c4cde"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Redbcb6249341431f"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R49173e911b704a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5036002793034df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7dd0908902bd48f7" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R725692ddb5af4cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbded4da9897141ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R495904d7717044fd" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R5036002793034df2"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R7dd0908902bd48f7"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rbded4da9897141ec"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R495904d7717044fd"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4406,132 +4406,132 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb7ca434c154f4a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R0949fa061c654f99" /></Relationships>
-[...80 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9e66d9313b384ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R5a891d9c6a1f4160" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3feacc59cfa647c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R6d1724ff922f4e0a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2ee0101f404e4c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R820eecae62e24269" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7bad45acf6704519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Re759e2b56e464e0a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R169f99e1e6d84f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R6243034714804d0d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra52bcdd9c0a54884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Re9039128d452416f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1a08b6067fe74d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rbede4dcfd2634982" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcdecde677c994712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Re9b36f4d35c64774" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbd0baa0f94cf4045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R24b21e9ae89541e3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R679f42e97b064c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R65d33c3e49de41da" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfe06540b676f4911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R4e0895aa08584145" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf84baed1bba64694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R8803cd75aeff4e94" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1ed0c18d347f4cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R179cd261f98a4d96" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbb34b465aa154259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R7888c1674f134f9b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9bb42079677f4c83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R8c5d599953334d57" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf679dfd16b0c49fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rc35c9a9653da4b74" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9fd0de26b9bb466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R379e93534ec24ec4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0294e6900d15453c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Ra10d8e57af26430b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra62553a52cd44c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rd4ede2304c174111" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R89cfea6946d24cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Rd8cb9f3d9b70407d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf4ba2eedd0c84d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R3e13271af33d4506" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re4552fe50434410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Ra670f3d17761426f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8d37141ddfcf4aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R4e72c72c02584a00" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8f428e4f76454985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R4fd349c785ee4ee7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbccf3f9236df4935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R0562da7ce6684f56" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbc455ce623d74ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rfe9a5c2c59fa43e9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf8a0cb958a434e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R449237dbd1f840cb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R63812bc3bee94434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R68dbdee9095d4de1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0853e5249a1746a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R381cd066a260498a" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4549,65 +4549,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音第15章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>John 15 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4625,183 +4629,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 15:9  |  John 15:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我愛你們，正如父愛我一樣；你們要常在我的愛裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As the Father hath loved me, so have I loved you: continue ye in my love.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4817,183 +4783,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 15:10  |  John 15:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們若遵守我的命令，就常在我的愛裏，正如我遵守了我父的命令，常在他的愛裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If ye keep my commandments, ye shall abide in my love; even as I have kept my Father’s commandments, and abide in his love.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5009,183 +4937,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 15:11  |  John 15:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「這些事我已經對你們說了，是要叫我的喜樂存在你們心裏，並叫你們的喜樂可以滿足。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These things have I spoken unto you, that my joy might remain in you, and that your joy might be full.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5201,183 +5091,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 15:12  |  John 15:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要彼此相愛，像我愛你們一樣；這就是我的命令。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>This is my commandment, That ye love one another, as I have loved you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5393,183 +5245,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 15:13  |  John 15:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人為朋友捨命，人的愛心沒有比這個大的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Greater love hath no man than this, that a man lay down his life for his friends.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5585,183 +5399,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 15:14  |  John 15:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們若遵行我所吩咐的，就是我的朋友了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye are my friends, if ye do whatsoever I command you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5777,179 +5553,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 15:15  |  John 15:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以後我不再稱你們為僕人，因僕人不知道主人所做的事。我乃稱你們為朋友；因我從我父所聽見的，已經都告訴你們了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Henceforth I call you not servants; for the servant knoweth not what his lord doeth: but I have called you friends; for all things that I have heard of my Father I have made known unto you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5969,183 +5707,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 15:16  |  John 15:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不是你們揀選了我，是我揀選了你們，並且分派你們去結果子，叫你們的果子常存，使你們奉我的名，無論向父求甚麼，他就賜給你們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye have not chosen me, but I have chosen you, and ordained you, that ye should go and bring forth fruit, and that your fruit should remain: that whatsoever ye shall ask of the Father in my name, he may give it you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6161,183 +5861,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 15:17  |  John 15:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我這樣吩咐你們，是要叫你們彼此相愛。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These things I command you, that ye love one another.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6353,183 +6015,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 15:18  |  John 15:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「世人若恨你們，你們知道，恨你們以先已經恨我了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If the world hate you, ye know that it hated me before it hated you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6545,183 +6169,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 15:1  |  John 15:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「我是真葡萄樹，我父是栽培的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I am the true vine, and my Father is the husbandman.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6737,183 +6323,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 15:19  |  John 15:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們若屬世界，世界必愛屬自己的；只因你們不屬世界，乃是我從世界中揀選了你們，所以世界就恨你們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If ye were of the world, the world would love his own: but because ye are not of the world, but I have chosen you out of the world, therefore the world hateth you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6929,179 +6477,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 15:20  |  John 15:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要記念我從前對你們所說的話：『僕人不能大於主人。』他們若逼迫了我，也要逼迫你們；若遵守了我的話，也要遵守你們的話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Remember the word that I said unto you, The servant is not greater than his lord. If they have persecuted me, they will also persecute you; if they have kept my saying, they will keep yours also.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7121,183 +6631,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 15:21  |  John 15:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但他們因我的名要向你們行這一切的事，因為他們不認識那差我來的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But all these things will they do unto you for my name’s sake, because they know not him that sent me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7313,183 +6785,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 15:22  |  John 15:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我若沒有來教訓他們，他們就沒有罪；但如今他們的罪無可推諉了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If I had not come and spoken unto them, they had not had sin: but now they have no cloke for their sin.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7505,183 +6939,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 15:23  |  John 15:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>恨我的，也恨我的父。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that hateth me hateth my Father also.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7697,183 +7093,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 15:24  |  John 15:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我若沒有在他們中間行過別人未曾行的事，他們就沒有罪；但如今連我與我的父，他們也看見也恨惡了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If I had not done among them the works which none other man did, they had not had sin: but now have they both seen and hated both me and my Father.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7889,183 +7247,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 15:25  |  John 15:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這要應驗他們律法上所寫的話，說：『他們無故地恨我。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But this cometh to pass, that the word might be fulfilled that is written in their law, They hated me without a cause.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8081,183 +7401,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 15:26  |  John 15:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但我要從父那裏差保惠師來，就是從父出來真理的聖靈；他來了，就要為我作見證。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But when the Comforter is come, whom I will send unto you from the Father, even the Spirit of truth, which proceedeth from the Father, he shall testify of me:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8273,183 +7555,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 15:27  |  John 15:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們也要作見證，因為你們從起頭就與我同在。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And ye also shall bear witness, because ye have been with me from the beginning.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8465,183 +7709,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 15:2  |  John 15:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡屬我不結果子的枝子，他就剪去；凡結果子的，他就修理乾淨，使枝子結果子更多。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Every branch in me that beareth not fruit he taketh away: and every branch that beareth fruit, he purgeth it, that it may bring forth more fruit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8657,183 +7863,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 15:3  |  John 15:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>現在你們因我講給你們的道，已經乾淨了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now ye are clean through the word which I have spoken unto you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8849,183 +8017,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 15:4  |  John 15:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要常在我裏面，我也常在你們裏面。枝子若不常在葡萄樹上，自己就不能結果子；你們若不常在我裏面，也是這樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Abide in me, and I in you. As the branch cannot bear fruit of itself, except it abide in the vine; no more can ye, except ye abide in me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9041,183 +8171,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 15:5  |  John 15:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我是葡萄樹，你們是枝子。常在我裏面的，我也常在他裏面，這人就多結果子；因為離了我，你們就不能做甚麼。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I am the vine, ye are the branches: He that abideth in me, and I in him, the same bringeth forth much fruit: for without me ye can do nothing.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9233,183 +8325,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 15:6  |  John 15:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人若不常在我裏面，就像枝子丟在外面枯乾，人拾起來，扔在火裏燒了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If a man abide not in me, he is cast forth as a branch, and is withered; and men gather them, and cast them into the fire, and they are burned.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9425,183 +8479,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 15:7  |  John 15:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們若常在我裏面，我的話也常在你們裏面，凡你們所願意的，祈求，就給你們成就。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If ye abide in me, and my words abide in you, ye shall ask what ye will, and it shall be done unto you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9617,183 +8633,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 15:8  |  John 15:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們多結果子，我父就因此得榮耀，你們也就是我的門徒了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Herein is my Father glorified, that ye bear much fruit; so shall ye be my disciples.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>