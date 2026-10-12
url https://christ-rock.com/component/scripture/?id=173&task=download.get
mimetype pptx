--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -99,143 +99,143 @@
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R14971d63c6d445e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rbdd8bf2985324f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd743b435c2484b87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2a503d89653f4ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R57a561b587e94f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc4f4f5ba36f049b1" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R84cecf66468f4101"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R118775f36cdb46de"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R389b3a1275cd4f05"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R2f75e8a408034e5e"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R643e1b6f43364a64"/>
-[...49 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="306" r:id="R132d73a887014a86"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2007f4f1d8c04259"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rea82a6dc00114b68"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rfce4e8917a75430e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R369d95799c37489a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R9af0c36730774cd2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rdda429385baa4fff"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rf0bc1812b07d4748"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R5986d5253c67489a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rac2ddf7e763c411f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R0239d527d6964977"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R15697d7f5fc04882"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R6b3675d23c644b55"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R8a8610b347e84b40"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rbcd3754a58f840eb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R751901ef99154e53"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R5b3ca33df9b14727"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R76fe7292a01b44ad"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R70de1c839c8b4bc7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R98efcf2a70d4456b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R2991f3777c804d36"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rd17b4fb139384867"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R2a1f6bde28104695"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R31cdeaf7661c419f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R0b0f4446ac48402f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rb3a4531dec8745e9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Rc4248124aba34e0a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R4b188cd937bf4f1f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R5c94997365c64d55"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R566fbfe6ce8041c1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R0542d9dc475047d1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R8a22ccef134b4d49"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R6a42913736f24c74"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R10d92781ae0841f4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="R14c44a8d85784e8a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="Rc2a091200ffd4cb6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="R5cfe9abcb7484ab2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="R62cef3494d0d4493"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="293" r:id="Rb449ca3c19cf4a2d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="294" r:id="R9dd1f9c27ff94197"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="295" r:id="R6c339cb15831401b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="296" r:id="Red8315cf80354eb9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="297" r:id="Raac6183176c845e8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="298" r:id="R67012133c3dc46f9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="299" r:id="R7d04252360134ee5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="300" r:id="Rebe6a4130ce248c0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="301" r:id="Rbe95aec10ec34445"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="302" r:id="Rf611a957eb924fde"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="303" r:id="R0fe78133b409409d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="304" r:id="R1f60aa7b27f046f4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="305" r:id="R0b53cf7a0123484a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="306" r:id="R45a632c9267b4c53"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rfc15592d5bbe4dba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R84cecf66468f4101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R389b3a1275cd4f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R56e7192e54e94dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R5c64d8c4a1d24606" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R643e1b6f43364a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5ff905cf55f34d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R124af0321df34576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb19b3cd8a7284b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R437b1d4bf32b4945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc2e134e730cc4917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3287101f676042e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R41c1ec9fa3314d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R17d3b36131d14199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd7c10236267a4886" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd5c58f1ef4da4125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R98eb9ee3e722405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R4d7dba9a64304f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rcf7d0cfa7fc24b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R42f78a9722394a6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R552781d975174d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rf3748f494a0b4d15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rd06f270c4d5040eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R93fc5c29290645cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Ree80ad44f28f4266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R5c387ff50b98451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R3195ba13329742e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R6995dd446ede4257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rca561cbee1c74e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R5dc51a34ba5e406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R0320abaffa1747eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R8f806e598160477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rfcd5b38aa2d64a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rbad5ad9188f342e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rb43b8ceaa7514a66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R3e0cb46602cc4eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R258d06376db041b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R4335c694a9484844" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R9cc8e7b5c6a34e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Rc6d5d8390aca4d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R819898fda8504429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Rf7f9cdfaa87d4a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="Rbd70a925a53b48b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="Rc1e5c8c7bfb74ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="Rfd6b3ed7124c4b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R16abf1807ade47b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R5ee4cef8eab346b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="Re50bbe1d556a4c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R5877648744cd4b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="R65469834179d4bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="R21e1f0ac7b9d4f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="Rd7633da353e842a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="R266a9aee9cb145c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="R7b73d8b0a8db424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide50.xml" Id="Rbf93ff6640534739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide51.xml" Id="R132d73a887014a86" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R92d8c5963ba1438f" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R97dcd976ca7d40b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R118775f36cdb46de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2f75e8a408034e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rbe9bda49517e449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Ra8b67151ee9a4ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2007f4f1d8c04259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rea82a6dc00114b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rfce4e8917a75430e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R369d95799c37489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9af0c36730774cd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rdda429385baa4fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf0bc1812b07d4748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R5986d5253c67489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rac2ddf7e763c411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R0239d527d6964977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R15697d7f5fc04882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R6b3675d23c644b55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R8a8610b347e84b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rbcd3754a58f840eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R751901ef99154e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R5b3ca33df9b14727" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R76fe7292a01b44ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R70de1c839c8b4bc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R98efcf2a70d4456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R2991f3777c804d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rd17b4fb139384867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R2a1f6bde28104695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R31cdeaf7661c419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R0b0f4446ac48402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rb3a4531dec8745e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rc4248124aba34e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R4b188cd937bf4f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R5c94997365c64d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R566fbfe6ce8041c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R0542d9dc475047d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R8a22ccef134b4d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R6a42913736f24c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R10d92781ae0841f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R14c44a8d85784e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Rc2a091200ffd4cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R5cfe9abcb7484ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R62cef3494d0d4493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="Rb449ca3c19cf4a2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R9dd1f9c27ff94197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R6c339cb15831401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="Red8315cf80354eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="Raac6183176c845e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="R67012133c3dc46f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R7d04252360134ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="Rebe6a4130ce248c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="Rbe95aec10ec34445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="Rf611a957eb924fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="R0fe78133b409409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="R1f60aa7b27f046f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide50.xml" Id="R0b53cf7a0123484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide51.xml" Id="R45a632c9267b4c53" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R1b7d12cb2e2042b6" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -439,201 +439,201 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3432a4e9379b47c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1c6c7aa865c547e2" /></Relationships>
-[...149 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8c9115bb501c4c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4705cf8e236f46d2" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R05b17ccbbc9d487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R971a564e63664ddd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Reecc124e5b614f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9981ce53d7104717" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R66065792ea6f4ec6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfdc58d0925ad4b33" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R009256a03cee40ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc6c162794c504844" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf2ee127113cc4f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re17dd24426fd4c12" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra20c8715c9524384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7af33c9443b2469e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R52c13c4cf7234fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdd0f286b72d84398" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra06af422e92e4944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd32467db324e45b2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R154b1e7c40e74c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R99c77c9119c7426c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R2c0e87119023485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2a72a2f2312d4ce6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Ra4af509dcf134f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R93dc70c758754531" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R95472f9e3c5948a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0eedc926b9a64ad6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R770c6f9db25a4655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3f43537a05be4535" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rf6071d0ae2054040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rac82787c4afa44c8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Reb6b9bfeb7364d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Radfff6792929484d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rc4d0b731a4fa4887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd741fb2023104f1e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R719c3d3cfe084aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbf591d0c75434a19" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R1eedb4d3a59e470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd4b9d30705924f0f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R9ced46a183fb4e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf6cb549938764a22" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rf3f5511ff0394f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6d3f802657ed4425" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R71c7a8bef6704be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra9ef510f142d4056" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R821d0d113f214f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9491246b55f64480" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2e9229a2de4b4937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R103f4b05e44946ad" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R8561155744504bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R20edb9fbb918458e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rddc557c22e544d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rda5653715baa4e4a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R4781be810a12461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1f60a20af5594983" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R23e044008e4842a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd635eb92c52e41b1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R4776da1b286e4f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4c5c6ccc045648b4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Rdc455bc3a2b14151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9757e7a302a64932" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R7aa4384772ad49a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R832e71a3ecd34c02" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R5e2c191b536b49b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2fff66a4bab04d35" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R887b40464f044bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R58b347b5396b41bd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R94edddfd918c403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9056d2599e394840" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6c9fad0bf3a5481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4d6ffcbc542f40c0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="Ra113d50bcfa24702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3d71a8b09bc54ac0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R1a56ac12617945dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbb8160619d824d45" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R1143502b189a478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3f32b93d1c894afb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="R4318cd2f1d124d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R584dd0b751c14e9f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="Re0b7ae12ea1c4049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc3b10c9e21a840ba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="Ra0dd0bfee20c4c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R16354caeb5a4441c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="R45705d43477a4c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb4438a450e1d4b26" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="R27b2d0b443e5412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R45357c44a33240c5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide48.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="R9b8cfaf4a42c4796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1be6baaacdf248ab" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide49.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="R423b7ebfbb1d457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R44d280794ef84b0c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R2bc17158bf3444db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf80b8e3128744c27" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide50.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide50.xml" Id="Rd1c950bdf4b14752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R18a12b8800a74afd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide51.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide51.xml" Id="Rbd58b8a4a7bf4824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6df882d76a024291" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rcb822b8eb7194079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra6532251cb1949e0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9668bd008e0e47ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R36c079fc12854a0d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R8c82267f79c24d6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc627b27207534176" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8f251d9a42ed42d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4e2e268673d44be6" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -5437,100 +5437,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R140f7976f3984459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R6a5b4dc6bcb84579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rfdc31c32d36c42f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R028ea844be4547db" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3423cd5dbd264da8" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdc9d0465fb194cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R931f7c226fd54acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R96f9506d7a9e48f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R4f433fd6d9204900" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re418992d96f34329" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6a5b4dc6bcb84579"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R931f7c226fd54acf"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfdc31c32d36c42f8"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R96f9506d7a9e48f7"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -6556,116 +6556,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R028ea844be4547db"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R4f433fd6d9204900"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rb0bf85a908be4392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R625a69d4ee5040c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfdb777b7042d4177" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ree55d5f2ae3a4d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5d782e53c9224910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6149f0246e124b4c" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R625a69d4ee5040c3"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rfdb777b7042d4177"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R5d782e53c9224910"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R6149f0246e124b4c"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -6729,201 +6729,201 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R592088a967314790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R4cac88a6650a424d" /></Relationships>
-[...149 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ref27b37a0a2a4736" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R5097447916ee4824" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf019213b640f46f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R7377544a2a96467b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4d22e20f52a84a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R9eaae378fa3e4f74" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2a809aec1b7e4cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Ra6bab190a0c042f9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R561056dbd9e04826" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R93bd26a0e9344ebd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb77805ef68d940af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R5fd74d0efe8a423d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R44788770e7604170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R792e60a251664606" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R47e550a510ce4c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rc440b9d9909b46fc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbc91f7150d2d48ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R48ed023afb1641c9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0b504db77d674247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Raa397c287ec748ff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra8157959d5cd4a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rbc94e2102e7345c4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R61c067532bd7484b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R5cc17d1fb37d49ff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R87eb6dbf18a94f20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R70054945d95e4fcf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd020dceabb684995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R5a4bbefb313544d4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R229ffcc0a9b54c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R8c894c11f2944693" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc8895555c67840c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rf68b83939bfa4221" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R475659fae4b64b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rac92f67d010b4f98" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb4a6a24e4e9440bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rcb8ee7491e454dd5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re3f3e268ff6d48dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R2e34d3bf4e9242c4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf4b4df5b19af4025" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R60bd4cc102894f91" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0149e6b7a8624d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R973838cbaeab4fed" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbeea9bcd0f394705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Rd72408f4ef8a41d4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8a56fa584a2a4d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R4b9dac3e1084451b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R56aa512b1bff43f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Re33d0119e518406b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9d5ea257b8744fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R827453d1ead745b2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra55dc8ec9bfe4982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R3ca1600e33884afb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R71abbf096eec4a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R177fe160fd224db1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra8ed1b53fc024793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R9e8ed02512114acf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c6a43b8ff9b4bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R16d0ade607424ced" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R24fa4b9cceca41f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="R94a5639bed2c4b9d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc569eae814d446a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="R38330ec8e9bb4951" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1cde8163ca204a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide37.xml" Id="R58eb36685c29415a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra9ff0a24415e4716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide38.xml" Id="Red19df62772d445d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdf0ba477018644c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide39.xml" Id="R6d965235d09e4c72" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdf60bf706b0b43e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R3092d3fac4af4b4f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfafe704a277d456e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide40.xml" Id="R642219d4659c43ec" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Radd0d41ef4534315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide41.xml" Id="R3dfab47a66864d78" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf46586ad5b054ac3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide42.xml" Id="R71f2b9ceb31e4ee0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R01ac2869db064a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide43.xml" Id="R47dd591304604a0e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R306f320eedc44d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide44.xml" Id="R0bec383978cc402e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R029fa1990db245d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide45.xml" Id="Rebe382dfaf524887" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfba5be8d81f14eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide46.xml" Id="R10a462cec10840e9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rda4fe220adb640f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide47.xml" Id="Rf12d6743904d4448" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb2635ec0951d49ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide48.xml" Id="Rab459e7562da4b22" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb54fa69b54054d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide49.xml" Id="R35876c2323d7477c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R39ddf996913743d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Re2d9d714330d40c6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdad6ef9364fc41d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide50.xml" Id="R8de906907d5a4491" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra72ab0fd8b464321" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide51.xml" Id="Re202c483075b47d7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd69e1b9dc4ad450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R9c30666afa7e4745" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R11703a8b386b4c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R7cfd8705c7ca4be3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra7aa5da90e1e41a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R77ef4632c12f4640" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9bab4c6da0294642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R990a2f28a20546e8" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -6941,65 +6941,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音第12章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>John 12 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7017,183 +7021,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:9  |  John 12:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有許多猶太人知道耶穌在那裏，就來了，不但是為耶穌的緣故，也是要看他從死裏所復活的拉撒路。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Much people of the Jews therefore knew that he was there: and they came not for Jesus’ sake only, but that they might see Lazarus also, whom he had raised from the dead.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7209,183 +7175,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:10  |  John 12:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但祭司長商議連拉撒路也要殺了；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the chief priests consulted that they might put Lazarus also to death;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7401,183 +7329,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:11  |  John 12:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因有好些猶太人為拉撒路的緣故，回去信了耶穌。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Because that by reason of him many of the Jews went away, and believed on Jesus.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7593,183 +7483,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:12  |  John 12:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>第二天，有許多上來過節的人聽見耶穌將到耶路撒冷，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>On the next day much people that were come to the feast, when they heard that Jesus was coming to Jerusalem,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7785,183 +7637,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:13  |  John 12:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就拿着棕樹枝出去迎接他，喊着說： 和散那！ 奉主名來的以色列王是應當稱頌的！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Took branches of palm trees, and went forth to meet him, and cried, Hosanna: Blessed is the King of Israel that cometh in the name of the Lord.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7977,183 +7791,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:14  |  John 12:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌得了一個驢駒，就騎上，如[經]上所記的說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jesus, when he had found a young ass, sat thereon; as it is written,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8169,183 +7945,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:15  |  John 12:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>錫安的民哪，不要懼怕！ 你的王騎着驢駒來了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Fear not, daughter of Sion: behold, thy King cometh, sitting on an ass’s colt.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8361,179 +8099,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:16  |  John 12:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這些事門徒起先不明白，等到耶穌得了榮耀以後才想起這話是指着他寫的，並且眾人果然向他這樣行了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These things understood not his disciples at the first: but when Jesus was glorified, then remembered they that these things were written of him, and that they had done these things unto him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8553,183 +8253,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:17  |  John 12:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當耶穌呼喚拉撒路，叫他從死復活出墳墓的時候，同耶穌在那裏的眾人就作見證。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The people therefore that was with him when he called Lazarus out of his grave, and raised him from the dead, bare record.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8745,183 +8407,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:18  |  John 12:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眾人因聽見耶穌行了這神蹟，就去迎接他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For this cause the people also met him, for that they heard that he had done this miracle.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8937,183 +8561,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:1  |  John 12:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>逾越節前六日，耶穌來到伯大尼，就是他叫拉撒路從死裏復活之處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then Jesus six days before the passover came to Bethany, where Lazarus was which had been dead, whom he raised from the dead.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9129,183 +8715,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:19  |  John 12:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>法利賽人彼此說：「看哪，你們是徒勞無益，世人都隨從他去了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The Pharisees therefore said among themselves, Perceive ye how ye prevail nothing? behold, the world is gone after him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9321,183 +8869,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:20  |  John 12:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，上來過節禮拜的人中，有幾個希臘人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there were certain Greeks among them that came up to worship at the feast:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9513,183 +9023,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:21  |  John 12:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們來見加利利、伯賽大的腓力，求他說：「先生，我們願意見耶穌。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The same came therefore to Philip, which was of Bethsaida of Galilee, and desired him, saying, Sir, we would see Jesus.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9705,183 +9177,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:22  |  John 12:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓力去告訴安得烈，安得烈同腓力去告訴耶穌。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Philip cometh and telleth Andrew: and again Andrew and Philip tell Jesus.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9897,183 +9331,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:23  |  John 12:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌說：「人子得榮耀的時候到了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Jesus answered them, saying, The hour is come, that the Son of man should be glorified.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10089,183 +9485,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:24  |  John 12:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我實實在在地告訴你們，一粒麥子不落在地裏死了，仍舊是一粒，若是死了，就結出許多子粒來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Verily, verily, I say unto you, Except a corn of wheat fall into the ground and die, it abideth alone: but if it die, it bringeth forth much fruit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10281,183 +9639,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:25  |  John 12:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>愛惜自己生命的，就失喪生命；在這世上恨惡自己生命的，就要保守生命到永生。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that loveth his life shall lose it; and he that hateth his life in this world shall keep it unto life eternal.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10473,183 +9793,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:26  |  John 12:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若有人服事我，就當跟從我；我在哪裏，服事我的人也要在那裏；若有人服事我，我父必尊重他。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If any man serve me, let him follow me; and where I am, there shall also my servant be: if any man serve me, him will my Father honour.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10665,183 +9947,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:27  |  John 12:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「我現在心裏憂愁，我說甚麼才好呢？父啊，救我脫離這時候；但我原是為這時候來的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now is my soul troubled; and what shall I say? Father, save me from this hour: but for this cause came I unto this hour.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10857,183 +10101,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:28  |  John 12:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>父啊，願你榮耀你的名！」當時就有聲音從天上來，說：「我已經榮耀了我的名，還要再榮耀。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Father, glorify thy name. Then came there a voice from heaven, saying, I have both glorified it, and will glorify it again.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11049,183 +10255,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:2  |  John 12:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有人在那裏給耶穌預備筵席；馬大伺候，拉撒路也在那同耶穌坐席的人中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There they made him a supper; and Martha served: but Lazarus was one of them that sat at the table with him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11241,183 +10409,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:29  |  John 12:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>站在旁邊的眾人聽見，就說：「打雷了。」還有人說：「有天使對他說話。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The people therefore, that stood by, and heard it, said that it thundered: others said, An angel spake to him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11433,183 +10563,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:30  |  John 12:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌說：「這聲音不是為我，是為你們來的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jesus answered and said, This voice came not because of me, but for your sakes.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11625,183 +10717,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:31  |  John 12:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>現在這世界受審判，這世界的王要被趕出去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now is the judgment of this world: now shall the prince of this world be cast out.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11817,183 +10871,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:32  |  John 12:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我若從地上被舉起來，就要吸引萬人來歸我。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I, if I be lifted up from the earth, will draw all men unto me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12009,183 +11025,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:33  |  John 12:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌這話原是指着自己將要怎樣死說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>This he said, signifying what death he should die.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12201,183 +11179,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:34  |  John 12:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眾人回答說：「我們聽見律法上有話說，基督是永存的，你怎麼說『人子必須被舉起來』呢？這人子是誰呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The people answered him, We have heard out of the law that Christ abideth for ever: and how sayest thou, The Son of man must be lifted up? who is this Son of man?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12393,179 +11333,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:35  |  John 12:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌對他們說：「光在你們中間還有不多的時候，應當趁着有光行走，免得黑暗臨到你們；那在黑暗裏行走的，不知道往何處去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then Jesus said unto them, Yet a little while is the light with you. Walk while ye have the light, lest darkness come upon you: for he that walketh in darkness knoweth not whither he goeth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -12585,183 +11487,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:36  |  John 12:36 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們應當趁着有光，信從這光，使你們成為光明之子。」 耶穌說了這話，就離開他們隱藏了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>While ye have light, believe in the light, that ye may be the children of light. These things spake Jesus, and departed, and did hide himself from them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12777,183 +11641,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:37  |  John 12:37 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他雖然在他們面前行了許多神蹟，他們還是不信他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But though he had done so many miracles before them, yet they believed not on him:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12969,183 +11795,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:38  |  John 12:38 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這是要應驗先知以賽亞的話，說： 主啊，我們所傳的有誰信呢？ 主的膀臂向誰顯露呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That the saying of Esaias the prophet might be fulfilled, which he spake, Lord, who hath believed our report? and to whom hath the arm of the Lord been revealed?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13161,179 +11949,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:3  |  John 12:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>馬利亞就拿着一斤極貴的真哪噠香膏，抹耶穌的腳，又用自己頭髮去擦，屋裏就滿了膏的香氣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then took Mary a pound of ointment of spikenard, very costly, and anointed the feet of Jesus, and wiped his feet with her hair: and the house was filled with the odour of the ointment.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -13353,183 +12103,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:39  |  John 12:39 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們所以不能信，因為以賽亞又說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore they could not believe, because that Esaias said again,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13545,183 +12257,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:40  |  John 12:40 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主叫他們瞎了眼， 硬了心， 免得他們眼睛看見， 心裏明白，回轉過來， 我就醫治他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He hath blinded their eyes, and hardened their heart; that they should not see with their eyes, nor understand with their heart, and be converted, and I should heal them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13737,183 +12411,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:41  |  John 12:41 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以賽亞因為看見他的榮耀，就指着他說這話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These things said Esaias, when he saw his glory, and spake of him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13929,183 +12565,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:42  |  John 12:42 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>雖然如此，官長中卻有好些信他的，只因法利賽人的緣故，就不承認，恐怕被趕出會堂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Nevertheless among the chief rulers also many believed on him; but because of the Pharisees they did not confess him, lest they should be put out of the synagogue:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14121,183 +12719,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:43  |  John 12:43 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這是因他們愛人的榮耀過於愛神的榮耀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For they loved the praise of men more than the praise of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14313,183 +12873,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:44  |  John 12:44 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌大聲說：「信我的，不是信我，乃是信那差我來的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jesus cried and said, He that believeth on me, believeth not on me, but on him that sent me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14505,183 +13027,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:45  |  John 12:45 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人看見我，就是看見那差我來的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he that seeth me seeth him that sent me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14697,183 +13181,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:46  |  John 12:46 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我到世上來，乃是光，叫凡信我的，不住在黑暗裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I am come a light into the world, that whosoever believeth on me should not abide in darkness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14889,183 +13335,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:47  |  John 12:47 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若有人聽見我的話不遵守，我不審判他。我來本不是要審判世界，乃是要拯救世界。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And if any man hear my words, and believe not, I judge him not: for I came not to judge the world, but to save the world.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15081,183 +13489,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:48  |  John 12:48 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>棄絕我、不領受我話的人，有審判他的－就是我所講的道在末日要審判他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that rejecteth me, and receiveth not my words, hath one that judgeth him: the word that I have spoken, the same shall judge him in the last day.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15273,183 +13643,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:4  |  John 12:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有一個門徒，就是那將要賣耶穌的加略人猶大，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then saith one of his disciples, Judas Iscariot, Simon’s son, which should betray him,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15465,183 +13797,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:49  |  John 12:49 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為我沒有憑着自己講，惟有差我來的父已經給我命令，叫我說甚麼，講甚麼。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I have not spoken of myself; but the Father which sent me, he gave me a commandment, what I should say, and what I should speak.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15657,183 +13951,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:50  |  John 12:50 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我也知道他的命令就是永生。故此，我所講的話正是照着父對我所說的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I know that his commandment is life everlasting: whatsoever I speak therefore, even as the Father said unto me, so I speak.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15849,183 +14105,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:5  |  John 12:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說：「這香膏為甚麼不賣三十兩銀子賙濟窮人呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Why was not this ointment sold for three hundred pence, and given to the poor?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16041,183 +14259,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:6  |  John 12:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他說這話，並不是掛念窮人，乃因他是個賊，又帶着錢囊，常取其中所存的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>This he said, not that he cared for the poor; but because he was a thief, and had the bag, and bare what was put therein.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16233,183 +14413,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:7  |  John 12:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌說：「由她吧！她是為我安葬之日存留的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said Jesus, Let her alone: against the day of my burying hath she kept this.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16425,183 +14567,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 12:8  |  John 12:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為常有窮人和你們同在，只是你們不常有我。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the poor always ye have with you; but me ye have not always.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>