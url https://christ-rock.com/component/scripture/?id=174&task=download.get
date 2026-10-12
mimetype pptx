--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -107,147 +107,147 @@
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb040d65dd0c74feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R337814536b1c41f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rde2cfe4806ae4990" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7d66ccad3cb34afd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Re595ed1f6eda4532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf14338731cc74173" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R5f237a5a1ff74ddb"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Raede1076f3f648aa"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Raf5af63ae3ee4cfe"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R77f1a98df74c4f5e"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ra11a44974a1f4dd5"/>
-[...53 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="310" r:id="R1dfc402a41a84529"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rad9463eb370f460b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rd7897cabb9de4d9b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R457711db684e4d1f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R4ae96a922672479a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rfc1fd092fc524620"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R79f9ccd0ae0a4a35"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R90465d8c5d2b459f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rdbd04c7b48ec4e11"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rba9f77b9ffa74f8d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rc5acfa5633744613"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R2ee6fe6016d74754"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rba585e80a338448f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R3234d6ce6a704c63"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Re46616ba46a24a41"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R80d0122e59f0424f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R4fd33fdd51c447f5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rd35ee996c5c44f9f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R680bb5e388f943af"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R87275311e2db4ca8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R7b3477f4fe9543fd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R57a974a9f52c456f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R9428bc7e07e24d89"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rd9babd00be924077"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R99b2d02dd0f44a71"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R1534ebaf51854742"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R7370b06cc3184458"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Rc220520e50744679"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R9046ef1b026f4692"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R388445a26107436f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R754542a2d1e34a0c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R7aee097fd4ea453f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Rabc51be3336e4f85"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R06387a07d7dd4756"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="R63d45186dfe14829"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="Ra20017474966439e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="R0b853e865c684a11"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="Ra4ffe5a1af0d4d4a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="293" r:id="R22ecc8d499bd44c9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="294" r:id="R4d88844083cc4677"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="295" r:id="Rd1d988edcf764791"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="296" r:id="R9e1c26b2dffc4357"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="297" r:id="R801513d2c7ee44fe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="298" r:id="R745d668cef314776"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="299" r:id="R0f9e194c25a34f31"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="300" r:id="Race01a61f6df4cb5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="301" r:id="Ra96d1c8e14b44048"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="302" r:id="R5868e16b2f4b4a6c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="303" r:id="R3831d6bdc25c4e5f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="304" r:id="R343adfa49e9c49da"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="305" r:id="R53b40a1d7e6141c9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="306" r:id="Race3009f25034c6d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="307" r:id="R996511093d2a4dda"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="308" r:id="R060129d097b24e29"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="309" r:id="R2316f0d51d15464c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="310" r:id="R620f2a3a68644227"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R3ea616676b0e4b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5f237a5a1ff74ddb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raf5af63ae3ee4cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R6536ccc3b41a4a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rfeb0270f812a4d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra11a44974a1f4dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4451150e3f9b433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R84937fd29b1b4d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R824e23b45e1c43dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R18d796d2871741ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R06207edad8994d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6aaceae023bb4acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Reab4782565844740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Redc14443b6b2469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re7d6136ff5b04977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd8a65cb73b704693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R36424adba27441ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R94ed9bc900d4405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R9e381881529e453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R209aa6aeac2e455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R1b24de5c29574442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rfb8c639f9fa749be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rc98c4ea1e119402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R7d4a438052204f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Ref9a9e147a4e45e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R211809abf1944f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R8df5d9ca58cd4c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rc91bca25fd5946ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R5f171a23ffc94a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Re30b7670435f482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R1020f28c0d4c4227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rbc1cad9f2782414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rb6aa84c0cf754abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R25ed5a05cc944230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rd2a436ee681943d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R49b0a923f51c4d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rd02b5597cc4b45e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R965f500a58bb444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R08e9d46ced2a4937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R7f58fbe3c6a4472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Rce2b216e799446b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Rc4c92ff10dc74c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R1c15ed037e6c4cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="Rd6d214dc53164228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="Ra3732efba8834bf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R65e1cf6691c24184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R6d763f8a76774a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="Rb11bb242ead44715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R080cbe66d7994036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="R0a55b981fef14a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="R30076781456a4472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="R3e1743fbbaa84242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="Rbf8b03160d47467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="R58096fa6ed9f4e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide50.xml" Id="Rcff768132cef4dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide51.xml" Id="Rc0e01308a6ef446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide52.xml" Id="R86f0b0b2412b49f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide53.xml" Id="R48dc52dcb93b49ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide54.xml" Id="Re2493d0ad2d144c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide55.xml" Id="R1dfc402a41a84529" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Ref958d29427f477f" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rf822e40cebaf4373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Raede1076f3f648aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R77f1a98df74c4f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Reb48294081624219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R564b239da15c4254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rad9463eb370f460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd7897cabb9de4d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R457711db684e4d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4ae96a922672479a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rfc1fd092fc524620" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R79f9ccd0ae0a4a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R90465d8c5d2b459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rdbd04c7b48ec4e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rba9f77b9ffa74f8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc5acfa5633744613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R2ee6fe6016d74754" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rba585e80a338448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R3234d6ce6a704c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Re46616ba46a24a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R80d0122e59f0424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R4fd33fdd51c447f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rd35ee996c5c44f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R680bb5e388f943af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R87275311e2db4ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R7b3477f4fe9543fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R57a974a9f52c456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R9428bc7e07e24d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rd9babd00be924077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R99b2d02dd0f44a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R1534ebaf51854742" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R7370b06cc3184458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rc220520e50744679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R9046ef1b026f4692" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R388445a26107436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R754542a2d1e34a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R7aee097fd4ea453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rabc51be3336e4f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R06387a07d7dd4756" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R63d45186dfe14829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Ra20017474966439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R0b853e865c684a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Ra4ffe5a1af0d4d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R22ecc8d499bd44c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R4d88844083cc4677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="Rd1d988edcf764791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R9e1c26b2dffc4357" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R801513d2c7ee44fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="R745d668cef314776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R0f9e194c25a34f31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="Race01a61f6df4cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="Ra96d1c8e14b44048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="R5868e16b2f4b4a6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="R3831d6bdc25c4e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="R343adfa49e9c49da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide50.xml" Id="R53b40a1d7e6141c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide51.xml" Id="Race3009f25034c6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide52.xml" Id="R996511093d2a4dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide53.xml" Id="R060129d097b24e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide54.xml" Id="R2316f0d51d15464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide55.xml" Id="R620f2a3a68644227" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Ra59365929c6149ce" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -451,213 +451,213 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfe93b860cc1e46cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R20445bebf1eb4e84" /></Relationships>
-[...161 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf9d920d92f2048cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rca5d2504fcfa4381" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R00eb40fa4dd64c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb1d5477fb0734991" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5d5528f02791438d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6c56148a261a418e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Re900f50738054d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7b544755142343d1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rfd833d3d05524f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5951e7c8958046ff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R764976690000437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc31d022e68e34131" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Red5469359f2d4b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R307dcc3a4f89487b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R5bf8cf03a51c477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9149b07db0f043d0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R25ddc5f9ff80459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfc0dd40adcb54d5c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R0c130e2ec21e449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raae56ac9817d4c4b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R4bdcffe8217d4482" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re557923a96274aa6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rebb6a5c3423140d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5735efa793fb44fa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R67369e48e9054359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfc312af7ffa94ccb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R123f47c6054243c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5121184e937a4d7a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R9b95c2888364472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdd6ba60de555448d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R9d4dc7f515b341b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R366ea61b6f5146bc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R8c0158657f014dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R686d2db82a5c4806" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R245dec5a054f420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re02c726e63554175" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rb149d58c20b04a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R036e5dc5545547e7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R9d5e4a6c99134dc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra5a2213b0b094ff3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R9f112d6a60824dfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc92ed320622e4367" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R5acc1f0795154e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6e72b8829b074524" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R9b85bf91480e40e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb4bce4a190314ad1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc457c223df534405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re35a46e5f016448b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R38b1613c8ec64d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9e58dd16311746e5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R8d24b41a6bd24901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R81c89773d5bf4ec4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Re15afc7fcb374b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rba6bb2a05a1544e3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R6f1ee633850942bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R833fc1f8608e4589" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R68f6b27c228b4493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R88fbd0088c0b4467" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R592c58bd1129401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R691b3146fb2b4180" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R9d2c4272971f40d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb961c3e4423c44d0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R85d2a89bc85d4299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9ea4e7e2047241c6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R4521256800a84c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R33e1175eedfd4b4d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R9feb55834d4d421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R88c7ba11917046ee" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbe8c8aa6636847be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra34f8ca2d19c42ad" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R05237e83c0474b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2e899f161fdc41b8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R1bce71edbf7b4eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0996d02bee3a4278" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R5a092ea2a94343bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R701527d284ec444a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="R145ff75800eb4fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb36442ddbeb54d3f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R2aaaae2a906041ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc298680b936a4229" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="R1e35933cead04c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R95af26a003b440cd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="Rdec3984b25db4c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfa1748d414124227" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="R0ae4ec1da55146e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc175f455f07f43b6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide48.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="R17661ca6dba44e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9b2d5f86fe47427a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide49.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="R78571f61bbd14f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R192a0b5fcca84438" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R42138fd3aaea48bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rea0aa32d55f04553" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide50.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide50.xml" Id="R5d5d5540935a49de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra97eed5dab7f4a1b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide51.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide51.xml" Id="R60d15de51c614b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R135024bd93254daf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide52.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide52.xml" Id="Rcce1afbac0dd41b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2ae0d9d2744d451c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide53.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide53.xml" Id="Rc16676c3dfab448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rabc2ce4167af4652" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide54.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide54.xml" Id="R9240e9f7d14648e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd4222674e78f4732" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide55.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide55.xml" Id="R390ec633756348bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R13ed47e86db741f7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R92599e7ee7eb4d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf910245d127d493b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc5d9484d35f54d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R822c2204984a4b5b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R902f68cde7354f4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc4998de0b499448c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R110e718751f94a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf34c0d49616e49e2" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -5841,100 +5841,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8f46600579204702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R5569690e809d451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rda6743060fc14823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R971422fb737348bf" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf2f195b9dc3b4d2b" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4335b3c4c3454cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R5495eb0ff65a4746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R2d9c603b7d9e4c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rcae69fd56f534afe" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7d7948bb8a3f4e9e" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5569690e809d451f"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5495eb0ff65a4746"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rda6743060fc14823"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2d9c603b7d9e4c13"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -6960,116 +6960,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R971422fb737348bf"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rcae69fd56f534afe"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R384ccb11d9914b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R502e3e18e25247c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Redff982d1dbe4c39" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc5958e1439eb40e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R49b0c82a7e444102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R90adfd557ee246fb" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R502e3e18e25247c7"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Redff982d1dbe4c39"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R49b0c82a7e444102"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R90adfd557ee246fb"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -7133,213 +7133,213 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R51ec33b23c364191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rb486e9e5796c4d44" /></Relationships>
-[...161 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R71f1f827e2414c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R7bee7c19bcc348a0" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R905f7b1e77c54346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R1d697404b93d468d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra36e8759024d40b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rc3297a13c18c4bc4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5feae3cccc9c4bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rf50b6786d43c457e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdd0ecfa745434bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R72273c7f673f4021" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra300d24e6fb04a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rba7e55124867444e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2ab2c2e2bdb44247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R28940c504bc04c33" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R009ac21efe0b448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R6e67992f35bf4661" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7d3e13271e9c469f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R7deb0f224cd34970" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re4cca243c45743ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rbebd7cb823ce4b4b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R555dd19264f7402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Re960d08aa32b4bff" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1f13b0a83d7a48ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R93a3690a154742b1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc3c756a41fdf4535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R311bfbbe70bf4cea" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R26371c9afdca4fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R85d9d670bfe64eba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfa7f38dfbb8c47b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R222ad0527248464a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R23291605bc864cbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R5e438db7507647a3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1c0122e9b23a4254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R9ac461874b6f4449" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rba8e3ded89c4415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rbf1bac8a777f4297" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf8146134c4234315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rb0ff73ab5cb54eeb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra08a198ad65441ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Rfb5c328d90a64dce" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd76b921b892f4f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R0ae71a20834041ea" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc2c8381e4ee740a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R0d60f201a2124eeb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb9e3ecd015224c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R95c6449506194770" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbbb394814250404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rdc333f72599c4ab8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1569b48f3c78482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R6b7961ec6af048f3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1bce3ca910874cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R5c45fbe7d64c494c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R00fbc130e20a4e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="Rddfb4c1c6a634ed0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R13ab33451769402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="Rc29faf21bda14d20" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2bb2bb8e6b17426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R1cdda06924944255" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R466cebebc3524ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="Rb0c6a21a6e6442e4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7a3539483d6e4848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="R9de765f5b1004dc2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0375b69777fa4cdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide37.xml" Id="R9dfcdf3549a64242" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7c057cb095294241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide38.xml" Id="Rd2421069fc214132" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R97b7fb56d68b4a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide39.xml" Id="R416db3b0e78a413e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R217f237b140f47ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R5ec887dc4fc8474f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R56a276c6948047d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide40.xml" Id="R926518f3cead4df7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf3e5c611cc8648da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide41.xml" Id="Rf2ffd5c3d7ea49ca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R91d8f46d502a4f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide42.xml" Id="R6ecce85f6daa4f40" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8906b84b70c54d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide43.xml" Id="Rb13e21e2affc4f78" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb07bbd0236254c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide44.xml" Id="R9c562beac33f4af1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbaeec16045fe4adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide45.xml" Id="R54963698133041e9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R99f3d791421c4864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide46.xml" Id="R79fb4aefae664c11" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6031a7165fc24443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide47.xml" Id="Redc579eb95c542ce" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R070899019356401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide48.xml" Id="R678660f80ef84494" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3e2a2a80b1694910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide49.xml" Id="R54521564db9f45bc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb66cf1917bb54b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rb595d61d65294d23" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdcc705179e6e44d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide50.xml" Id="R6bf6aa97fdf644c7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfc43293ceebc489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide51.xml" Id="Rf3898cecf7d14e32" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rda087fa84a414cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide52.xml" Id="R9aa16a3663ee4f08" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R938d4aacc9474ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide53.xml" Id="Ref3b46261e28416f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb6159393debb49fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide54.xml" Id="R63f29a9256bf4568" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9b1594ccf5fe402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide55.xml" Id="R8c18bf3f293c43d9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra2c3b605fdc54832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R4de9f5eb5e1544f6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R610dea4b02e443c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R5ca8498dab704814" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R44031c087fd543e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Ra36c45dc1bb847ab" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra52f051d20ed4d8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rcc546dda21b14104" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -7357,65 +7357,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音第4章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>John 4 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7433,183 +7437,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:9  |  John 4:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>撒馬利亞的婦人對他說：「你既是猶太人，怎麼向我一個撒馬利亞婦人要水喝呢？」原來猶太人和撒馬利亞人沒有來往。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then saith the woman of Samaria unto him, How is it that thou, being a Jew, askest drink of me, which am a woman of Samaria? for the Jews have no dealings with the Samaritans.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7625,179 +7591,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:10  |  John 4:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌回答說：「你若知道神的恩賜，和對你說『給我水喝』的是誰，你必早求他，他也必早給了你活水。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jesus answered and said unto her, If thou knewest the gift of God, and who it is that saith to thee, Give me to drink; thou wouldest have asked of him, and he would have given thee living water.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7817,183 +7745,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:11  |  John 4:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>婦人說：「先生，沒有打水的器具，井又深，你從哪裏得活水呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The woman saith unto him, Sir, thou hast nothing to draw with, and the well is deep: from whence then hast thou that living water?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8009,183 +7899,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:12  |  John 4:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們的祖宗雅各將這井留給我們，他自己和兒子並牲畜也都喝這井裏的水，難道你比他還大嗎？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Art thou greater than our father Jacob, which gave us the well, and drank thereof himself, and his children, and his cattle?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8201,183 +8053,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:13  |  John 4:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌回答說：「凡喝這水的還要再渴；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jesus answered and said unto her, Whosoever drinketh of this water shall thirst again:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8393,179 +8207,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:14  |  John 4:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人若喝我所賜的水就永遠不渴。我所賜的水要在他裏頭成為泉源，直湧到永生。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But whosoever drinketh of the water that I shall give him shall never thirst; but the water that I shall give him shall be in him a well of water springing up into everlasting life.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8585,183 +8361,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:15  |  John 4:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>婦人說：「先生，請把這水賜給我，叫我不渴，也不用來這麼遠打水。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The woman saith unto him, Sir, give me this water, that I thirst not, neither come hither to draw.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8777,183 +8515,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:16  |  John 4:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌說：「你去叫你丈夫也到這裏來。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jesus saith unto her, Go, call thy husband, and come hither.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8969,183 +8669,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:17  |  John 4:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>婦人說：「我沒有丈夫。」耶穌說：「你說沒有丈夫是不錯的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The woman answered and said, I have no husband. Jesus said unto her, Thou hast well said, I have no husband:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9161,183 +8823,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:18  |  John 4:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你已經有五個丈夫，你現在有的並不是你的丈夫。你這話是真的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For thou hast had five husbands; and he whom thou now hast is not thy husband: in that saidst thou truly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9353,183 +8977,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:1  |  John 4:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主知道法利賽人聽見他收門徒，施洗，比約翰還多，（</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When therefore the Lord knew how the Pharisees had heard that Jesus made and baptized more disciples than John,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9545,183 +9131,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:19  |  John 4:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>婦人說：「先生，我看出你是先知。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The woman saith unto him, Sir, I perceive that thou art a prophet.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9737,183 +9285,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:20  |  John 4:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們的祖宗在這山上禮拜，你們倒說，應當禮拜的地方是在耶路撒冷。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Our fathers worshipped in this mountain; and ye say, that in Jerusalem is the place where men ought to worship.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9929,183 +9439,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:21  |  John 4:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌說：「婦人，你當信我。時候將到，你們拜父，也不在這山上，也不在耶路撒冷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jesus saith unto her, Woman, believe me, the hour cometh, when ye shall neither in this mountain, nor yet at Jerusalem, worship the Father.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10121,183 +9593,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:22  |  John 4:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們所拜的，你們不知道；我們所拜的，我們知道，因為救恩是從猶太人出來的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye worship ye know not what: we know what we worship: for salvation is of the Jews.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10313,183 +9747,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:23  |  John 4:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>時候將到，如今就是了，那真正拜父的，要用心靈和誠實拜他，因為父要這樣的人拜他。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the hour cometh, and now is, when the true worshippers shall worship the Father in spirit and in truth: for the Father seeketh such to worship him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10505,183 +9901,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:24  |  John 4:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神是個靈，所以拜他的必須用心靈和誠實拜他。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>God is a Spirit: and they that worship him must worship him in spirit and in truth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10697,183 +10055,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:25  |  John 4:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>婦人說：「我知道彌賽亞（就是那稱為基督的）要來；他來了，必將一切的事都告訴我們。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The woman saith unto him, I know that Messias cometh, which is called Christ: when he is come, he will tell us all things.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10889,183 +10209,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:26  |  John 4:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌說：「這和你說話的就是他！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jesus saith unto her, I that speak unto thee am he.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11081,183 +10363,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:27  |  John 4:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當下門徒回來，就希奇耶穌和一個婦人說話；只是沒有人說：「你是要甚麼？」或說：「你為甚麼和她說話？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And upon this came his disciples, and marvelled that he talked with the woman: yet no man said, What seekest thou? or, Why talkest thou with her?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11273,183 +10517,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:28  |  John 4:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那婦人就留下水罐子，往城裏去，對眾人說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The woman then left her waterpot, and went her way into the city, and saith to the men,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11465,183 +10671,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:2  |  John 4:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>其實不是耶穌親自施洗，乃是他的門徒施洗，）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>(Though Jesus himself baptized not, but his disciples,)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11657,183 +10825,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:29  |  John 4:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你們來看！有一個人將我素來所行的一切事都給我說出來了，莫非這就是基督嗎？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Come, see a man, which told me all things that ever I did: is not this the Christ?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11849,183 +10979,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:30  |  John 4:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眾人就出城，往耶穌那裏去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then they went out of the city, and came unto him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12041,183 +11133,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:31  |  John 4:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這其間，門徒對耶穌說：「拉比，請吃。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the mean while his disciples prayed him, saying, Master, eat.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12233,183 +11287,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:32  |  John 4:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌說：「我有食物吃，是你們不知道的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But he said unto them, I have meat to eat that ye know not of.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12425,183 +11441,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:33  |  John 4:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>門徒就彼此對問說：「莫非有人拿甚麼給他吃嗎？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore said the disciples one to another, Hath any man brought him ought to eat?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12617,183 +11595,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:34  |  John 4:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌說：「我的食物就是遵行差我來者的旨意，做成他的工。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jesus saith unto them, My meat is to do the will of him that sent me, and to finish his work.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12809,183 +11749,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:35  |  John 4:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們豈不說『到收割的時候還有四個月』嗎？我告訴你們，舉目向田觀看，莊稼已經熟了，可以收割了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Say not ye, There are yet four months, and then cometh harvest? behold, I say unto you, Lift up your eyes, and look on the fields; for they are white already to harvest.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13001,183 +11903,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:36  |  John 4:36 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>收割的人得工價，積蓄五穀到永生，叫撒種的和收割的一同快樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he that reapeth receiveth wages, and gathereth fruit unto life eternal: that both he that soweth and he that reapeth may rejoice together.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13193,183 +12057,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:37  |  John 4:37 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>俗語說：『那人撒種，這人收割』，這話可見是真的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And herein is that saying true, One soweth, and another reapeth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13385,183 +12211,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:38  |  John 4:38 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我差你們去收你們所沒有勞苦的；別人勞苦，你們享受他們所勞苦的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I sent you to reap that whereon ye bestowed no labour: other men laboured, and ye are entered into their labours.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13577,183 +12365,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:3  |  John 4:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他就離了猶太，又往加利利去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He left Judæa, and departed again into Galilee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13769,183 +12519,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:39  |  John 4:39 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那城裏有好些撒馬利亞人信了耶穌，因為那婦人作見證說：「他將我素來所行的一切事都給我說出來了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And many of the Samaritans of that city believed on him for the saying of the woman, which testified, He told me all that ever I did.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13961,183 +12673,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:40  |  John 4:40 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是撒馬利亞人來見耶穌，求他在他們那裏住下，他便在那裏住了兩天。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So when the Samaritans were come unto him, they besought him that he would tarry with them: and he abode there two days.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14153,183 +12827,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:41  |  John 4:41 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因耶穌的話，信的人就更多了，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And many more believed because of his own word;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14345,183 +12981,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:42  |  John 4:42 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>便對婦人說：「現在我們信，不是因為你的話，是我們親自聽見了，知道這真是救世主。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And said unto the woman, Now we believe, not because of thy saying: for we have heard him ourselves, and know that this is indeed the Christ, the Saviour of the world.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14537,183 +13135,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:43  |  John 4:43 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>過了那兩天，耶穌離了那地方，往加利利去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now after two days he departed thence, and went into Galilee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14729,183 +13289,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:44  |  John 4:44 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為耶穌自己作過見證說：「先知在本地是沒有人尊敬的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For Jesus himself testified, that a prophet hath no honour in his own country.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14921,183 +13443,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:45  |  John 4:45 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>到了加利利，加利利人既然看見他在耶路撒冷過節所行的一切事，就接待他，因為他們也是上去過節。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then when he was come into Galilee, the Galilæans received him, having seen all the things that he did at Jerusalem at the feast: for they also went unto the feast.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15113,183 +13597,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:46  |  John 4:46 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌又到了加利利的迦拿，就是他從前變水為酒的地方。有一個大臣，他的兒子在迦百農患病。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So Jesus came again into Cana of Galilee, where he made the water wine. And there was a certain nobleman, whose son was sick at Capernaum.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15305,183 +13751,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:47  |  John 4:47 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他聽見耶穌從猶太到了加利利，就來見他，求他下去醫治他的兒子，因為他兒子快要死了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When he heard that Jesus was come out of Judæa into Galilee, he went unto him, and besought him that he would come down, and heal his son: for he was at the point of death.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15497,183 +13905,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:48  |  John 4:48 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌就對他說：「若不看見神蹟奇事，你們總是不信。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said Jesus unto him, Except ye see signs and wonders, ye will not believe.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15689,183 +14059,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:4  |  John 4:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>必須經過撒馬利亞，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he must needs go through Samaria.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15881,183 +14213,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:49  |  John 4:49 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那大臣說：「先生，求你趁着我的孩子還沒有死就下去。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The nobleman saith unto him, Sir, come down ere my child die.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16073,183 +14367,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:50  |  John 4:50 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌對他說：「回去吧，你的兒子活了！」那人信耶穌所說的話就回去了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jesus saith unto him, Go thy way; thy son liveth. And the man believed the word that Jesus had spoken unto him, and he went his way.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16265,183 +14521,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:51  |  John 4:51 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>正下去的時候，他的僕人迎見他，說他的兒子活了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And as he was now going down, his servants met him, and told him, saying, Thy son liveth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16457,183 +14675,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:52  |  John 4:52 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他就問甚麼時候見好的。他們說：「昨日未時熱就退了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then enquired he of them the hour when he began to amend. And they said unto him, Yesterday at the seventh hour the fever left him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16649,183 +14829,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:53  |  John 4:53 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他便知道這正是耶穌對他說「你兒子活了」的時候；他自己和全家就都信了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So the father knew that it was at the same hour, in the which Jesus said unto him, Thy son liveth: and himself believed, and his whole house.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16841,183 +14983,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:54  |  John 4:54 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這是耶穌在加利利行的第二件神蹟，是他從猶太回去以後行的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>This is again the second miracle that Jesus did, when he was come out of Judæa into Galilee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17033,183 +15137,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:5  |  John 4:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是到了撒馬利亞的一座城，名叫敘加，靠近雅各給他兒子約瑟的那塊地。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then cometh he to a city of Samaria, which is called Sychar, near to the parcel of ground that Jacob gave to his son Joseph.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17225,183 +15291,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:6  |  John 4:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在那裏有雅各井；耶穌因走路困乏，就坐在井旁。那時約有午正。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now Jacob’s well was there. Jesus therefore, being wearied with his journey, sat thus on the well: and it was about the sixth hour.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17417,183 +15445,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:7  |  John 4:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有一個撒馬利亞的婦人來打水。耶穌對她說：「請你給我水喝。」（</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There cometh a woman of Samaria to draw water: Jesus saith unto her, Give me to drink.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17609,183 +15599,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 4:8  |  John 4:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時門徒進城買食物去了。）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>(For his disciples were gone away unto the city to buy meat.)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>