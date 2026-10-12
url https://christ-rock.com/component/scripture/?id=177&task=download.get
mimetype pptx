--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -105,146 +105,146 @@
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re056a8aee754407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R3079b1585bf54261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rfe9191b1618d40aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R39815de1552346db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R6d168d93ec2e4571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R82e89a84eb6540d7" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R1671d10622c14178"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R3cd3224d6c144e95"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R541ccbd483814e7b"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R7f2967b39a0d4144"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R6388d1ff29e742ad"/>
-[...52 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="309" r:id="Re41ce7edeb9449f5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R6477b5a5f91849a8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R820fb6476c07494b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R93fcf0a47b6848d7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rec348e3f59cc4981"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rfd3d0141e0a0405e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rddc11a908a004d3b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R5435a4840d4c46ef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rc0a237d400e542ea"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R1c656ecda5db49fd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rf12023d54e6b45e4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R0f4e09fef80a4597"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rf322a68902c94806"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R4acce6c97904410c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R7221f3564d884cb6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R839023c06b0549a9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R7d3dbc867cca48c6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R4ebfb5ca9ff34966"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rd5f930b8ae27406b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R9c62d184761045c6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rb2b6bdbc695943a5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R6c01dc041fbd48e0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R4580f1a9218744de"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R71657cdd2410417b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R798e72a5378b4c9b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rb430d12b845540f2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Rd68b1a34a6b049fd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Re147a1f2da844c38"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Rff122b702ad741b9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Ra352ef9187cd4758"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R73e6bd4ef8084605"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R13f747ef1a454432"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Rc6ae9231ea004ba1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="Rce264e00be6947e0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="Rc0dc336a26f04e3b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="R79a39ca47ea94a62"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="Rb04fe1a486314469"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="R37749fd23e554cde"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="293" r:id="R6f4a0fe0c0ed444b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="294" r:id="R55d6d26f88fe4a0c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="295" r:id="Rb5724017a9c4488b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="296" r:id="R73cafbef13a84cb2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="297" r:id="R4892e464846d489a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="298" r:id="R95ed8d48ac7841c8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="299" r:id="R2b487c85e5ad487e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="300" r:id="R4650cba381584555"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="301" r:id="R2ffae9ce38374498"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="302" r:id="Rbffc174e31f24d21"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="303" r:id="Rb264551e4ca34504"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="304" r:id="R8b48e6be3ec54cad"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="305" r:id="Re3cc32d9903f4fd0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="306" r:id="Rdc619c46409944db"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="307" r:id="Rf91af4a52f74432c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="308" r:id="Raad8f6ad49734e92"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="309" r:id="R5a51d6baa5f24c98"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Raa814170050642d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1671d10622c14178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R541ccbd483814e7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Re47d0925a2f44e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rf2db8b529d7e4663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6388d1ff29e742ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R8bb8e126ecd346ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R598f3875344c4122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rdafbf36df2fb4a7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6243db8765dd4fbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R61cb4dfdea7d4624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rcd78ea891b284ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R27fbed62e7d04d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R755c84cb5a1f4e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R6002fca13aca430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R2ba7619660b240de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf6960ea2e16a48b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R4a68cad722454650" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rcef78143d86c4587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R3431c8806a81428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rc4c5ef066cb048a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rbb958ec5f5b048bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rcc0e60156d654741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Raeaa4230599f4c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R81ccc613f8bf4ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Ra1056034f3724483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R5ffdbdff620149c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Ra74244383bb74c70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R410b7c702f9c461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R1441606b131e41bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R7bb772fe69ed42e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R0e1415d62878401d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R7c0217ef4ef84d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R49b5d667b50b4e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R8a44fccd1bc54d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R60b5d7603e234d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R3d850497a56e4ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R2e63b82304da4582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R01e00b12e7054a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R81ad9b8b4e234ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Rf07f07ab61db48e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R9be8a18068484546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R4727879cd8e14cba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="Rb3f8eaf971724147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="Ra4c240970723436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R22e89655a0234ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R78784cacfa54406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="Rb39fab42ce8d4420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="Reb3ddb61b40c4498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="R137d94b45683477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="R3e61378123854ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="Rf4890a3ff4e64523" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="Rfbbba32264434b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="Ra2ad8bf4167a45df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide50.xml" Id="R3a9d70bba0b04396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide51.xml" Id="Rbfe51d06bf2d4e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide52.xml" Id="R6c307e0b22b24a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide53.xml" Id="R798fbd9624b6419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide54.xml" Id="Re41ce7edeb9449f5" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R4ec63740e45f43d1" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R50f9ede4cb924492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3cd3224d6c144e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7f2967b39a0d4144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R9df3eb83db3142c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rf391f45eae484f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6477b5a5f91849a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R820fb6476c07494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R93fcf0a47b6848d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rec348e3f59cc4981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rfd3d0141e0a0405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rddc11a908a004d3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5435a4840d4c46ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc0a237d400e542ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1c656ecda5db49fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rf12023d54e6b45e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R0f4e09fef80a4597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf322a68902c94806" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R4acce6c97904410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R7221f3564d884cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R839023c06b0549a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R7d3dbc867cca48c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R4ebfb5ca9ff34966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rd5f930b8ae27406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R9c62d184761045c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rb2b6bdbc695943a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R6c01dc041fbd48e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R4580f1a9218744de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R71657cdd2410417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R798e72a5378b4c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rb430d12b845540f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rd68b1a34a6b049fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Re147a1f2da844c38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rff122b702ad741b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Ra352ef9187cd4758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R73e6bd4ef8084605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R13f747ef1a454432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rc6ae9231ea004ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Rce264e00be6947e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rc0dc336a26f04e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R79a39ca47ea94a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Rb04fe1a486314469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R37749fd23e554cde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R6f4a0fe0c0ed444b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R55d6d26f88fe4a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="Rb5724017a9c4488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R73cafbef13a84cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R4892e464846d489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="R95ed8d48ac7841c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R2b487c85e5ad487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="R4650cba381584555" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="R2ffae9ce38374498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="Rbffc174e31f24d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="Rb264551e4ca34504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="R8b48e6be3ec54cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide50.xml" Id="Re3cc32d9903f4fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide51.xml" Id="Rdc619c46409944db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide52.xml" Id="Rf91af4a52f74432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide53.xml" Id="Raad8f6ad49734e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide54.xml" Id="R5a51d6baa5f24c98" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf2adcde1c56949d3" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -448,210 +448,210 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra5d4910419b642e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0bcc2d3426b8422a" /></Relationships>
-[...158 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R47c5a3d2ffa94564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6991428d18a54830" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R830fd020c654490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5ac3ae9740f34983" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra82b1e42c61d4b9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfa11210219e94a0c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R2154f0e93ad445e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9bc99c394fd64f37" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rab9ee95d230742bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1149c2e8ffb549a0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R955e78093e1c4765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ccfbecc8ff4436c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rcde649cdf62e4233" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb8a93ab7920a4ea2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re21692401cf64349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R479f2672441c417b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rc3191854e3794cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R071e2739c0844894" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R2fe9e3e881a14885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8a2fc99f0e47468e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rce6595b71a704a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R105152b6050c4d65" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rfbb12038caf3405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rda65365d16dd48f2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R143b55f1a42a4dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7e238a08f33e46dd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Ra5d35fc6d8994889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0476e52e17f44b31" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R4b35fc55dfa44ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6c76c1f616ad400b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R4c938f5553474f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0cccfff5221b48d6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R422a630b30e641e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd72c3966b735452e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R241d796794504332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6fdd55efdeaf4ed5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R3a3b2d0915e94949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ac161bf2c564115" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Ree9d141bd57847c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R11e41eaad85b4eb2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rdb3a402b65204efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1ac37d77c1774366" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Re0832da97c78485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R01bb79e12d174d0d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R73be86d7465a446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R05d22950305c4671" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rab0775013a5f4562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4e1f80cd45ed4e6c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rd22e5a4a95094f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2072df52c8384b07" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R4e7d3f61a8f84c33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R668d0ec19a9c4876" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Ra9775163446949e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rffd496bc5f7e4dc6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R79693e5d237a475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdb7f59bc36844fd9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R8adaa79284ee401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf4e1783c7e9042c2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R90fc19009db04ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R32e1f879a3f949f4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R7ef054b8d0194ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R772f9e214bf64f06" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Rfa3c0121fb8b4471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R34e44f2ac69147d4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="Re3c5780873734126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6188193bf7494ee9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R436ede8a612c417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4331ed9c6f554998" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra2a1e90d7d584f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R51bc548e66fa41cf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R115c43c1cbea477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R13170609c91443b1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="Rf971de5bd8084c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd18ae8d0471b475d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R97b539a5e2d84360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3eee59f151b64dcf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="R9be3949c59c3487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3947c4dc33dd4cf1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="Rddabf4758728477b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R77fd512f987e462b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="R8d07190f294345ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R46248682b96d4a3a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="Re0455c7996104f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8648e68093034079" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="Re74c30fea4c2431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc37fd9f4de0a455c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide48.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="R945c15ca233b4876" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd6036f19358c472b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide49.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="R61ac743cb66e4695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R342387b638934665" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re6afbfd0ab0e4015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf3d3082418834021" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide50.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide50.xml" Id="R51740f275c874a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2ffa94f2ae214efd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide51.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide51.xml" Id="Rbea14f1dffbb4620" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R086aef45e7a94dbd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide52.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide52.xml" Id="R4ca5be4672c4434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R61478f0e85f94419" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide53.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide53.xml" Id="Rcad2cc5b1ca24cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcef155e839904bb6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide54.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide54.xml" Id="Rd5a743f0492d4be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R072d3be5fdd44279" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R1274043b534340b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7b3289151c6442ce" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R371b42c0b39c4114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R00369c9707bb46a3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re56da78183e34177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R802e85fc598549c1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6bb35b5e3b4a4601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf58627cb86304444" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -5740,100 +5740,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R13aa533075324f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rb3cf0905f0fa4eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R5c87190c8e7b4970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R1aa9f4eade824c47" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3cfa5b875a0648ea" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R77b43b4087a84a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rb1f0a5541eee49e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Ra850324837244595" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R6601945c51d5436b" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfdd25f4885c94c6d" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb3cf0905f0fa4eb0"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb1f0a5541eee49e2"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5c87190c8e7b4970"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra850324837244595"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -6859,116 +6859,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R1aa9f4eade824c47"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R6601945c51d5436b"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R18e018a5dfcf42ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rce29abcad0d44ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R367ea312120a4be4" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R83b7931fb5f747d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R668d7fa6d5394d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbeb00f92e9a449bc" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rce29abcad0d44ada"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R367ea312120a4be4"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R668d7fa6d5394d7e"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rbeb00f92e9a449bc"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -7032,210 +7032,210 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4ede7c1fa51c4e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R79fbe764e4e94dd4" /></Relationships>
-[...158 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re235060fd25d4562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R22f48746fe3b41c9" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R29e6fe7fede94877" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rfbab7bd839944437" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc979e233199848bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R6f20e7f653974355" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra94828ff9fe046a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rde514fe2ca1e4613" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdca17e4781f5416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R582e774d98414adc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbb6b00d9e8c64cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Raee022d363f14fac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc068145ead394ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R5a6edd3503484a1c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd0aa94f38f4a4e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rf9b6dea615b045ee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7e9625d44b614a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R344cb7265102460e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8d136d4f1a6a4bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R90cb7a1b0e2c45bc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfc46acfdb2574dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R645dad1343c74811" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R72ab4c0ebe94463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Ra3eb8fcf1b1d4b2f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc2c1b4b12b8a4c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R9f874ea50c6c4d23" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R11f75a9687c24f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R1b1462c6f8614d33" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd3a1fbdac5cc4aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rdd856ecbdc394741" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re8e8e961824746fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R9200b7a5fcb843ee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R121f05ef190b4f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rfae495a9140647be" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbacfe2dbf8e2448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R30f3324a37954c50" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R35e69880b28a4f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R1389848ee85e406d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbc43bc0107654275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R8b43bb4cf9c7435e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb518800499e5494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R23f7fb80ac2e4e14" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R81d7d05af5c049e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Rfedde956ff9c4109" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1d014f8c82dc46bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Rd39889108d2e4478" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4c170033fa24460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R1a2013a2a6ee4ecf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R14d35f6eac9d4b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R80e0170bc0474946" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R13473e38afa247ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R30f57dfa40b44150" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcb5d4059756348f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="Rcc1f4824b17c40fa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R93ff5fd6eef94af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R403feb0836c846b1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7d82524ba4ba4006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R98118c5823f545c9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc2f32d68ee3e41ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="R5f4634e0b1da44bc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc4f5faea269e427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="R77b91cf86d1c4b5a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R001fffd49eee42e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide37.xml" Id="R86a2011d14904c50" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re38d3d8b5e68420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide38.xml" Id="R5eda5396b2de462b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R69abaa36595a4860" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide39.xml" Id="Ra80909d99edc4418" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1401ce3225b242cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R6ae141d3c71547e1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rabcac2a804e543ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide40.xml" Id="R5b345f42b97b45b9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6ea8286c7f874216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide41.xml" Id="R182d76f127d94e87" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbb073f6f98234f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide42.xml" Id="R8f86ef1ac2a84108" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d7aab28bcb94113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide43.xml" Id="R59784c127b0d4c49" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R60487ab8ed4842f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide44.xml" Id="R1b61428b54104be3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb4edf3d5c33947f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide45.xml" Id="Ra6609ea126304f95" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1c5f6a628135464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide46.xml" Id="R43934d79ffdc452c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6f70258c5e984e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide47.xml" Id="R48dba4a71d7c40bd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R24506d53e4534454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide48.xml" Id="R350c737393264f7a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R66362b6ba9e740aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide49.xml" Id="Re9f5128f1a9f4a57" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra13f854638c14204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rdb2318122d034387" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3ebc6e87390b41c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide50.xml" Id="R305e551f788b4250" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9079a3bd8fd24003" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide51.xml" Id="R5ab5cda27c4c4a3e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R637268c3f5144f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide52.xml" Id="Re0005e40a4a9490d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R82168efb1dbb45af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide53.xml" Id="R4f36568f005a4bf1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7e6d3900b3534bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide54.xml" Id="R0793b1a6bf9d45f5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R03eca5a15a4047d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R224c3daa632a482d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re255f16ad140471c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R0ff3d37dd09345af" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2a7fd132ee7f48f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R483868aa829d4429" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0676495e5c41430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R02e0a53af58d4187" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -7253,65 +7253,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音第7章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>John 7 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7329,183 +7333,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:9  |  John 7:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌說了這話，仍舊住在加利利。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When he had said these words unto them, he abode still in Galilee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7521,183 +7487,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:10  |  John 7:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但他弟兄上去以後，他也上去過節，不是明去，似乎是暗去的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But when his brethren were gone up, then went he also up unto the feast, not openly, but as it were in secret.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7713,183 +7641,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:11  |  John 7:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>正在節期，猶太人尋找耶穌，說：「他在哪裏？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then the Jews sought him at the feast, and said, Where is he?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7905,183 +7795,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:12  |  John 7:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眾人為他紛紛議論，有的說：「他是好人。」有的說：「不然，他是迷惑眾人的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there was much murmuring among the people concerning him: for some said, He is a good man: others said, Nay; but he deceiveth the people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8097,183 +7949,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:13  |  John 7:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>只是沒有人明明地講論他，因為怕猶太人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Howbeit no man spake openly of him for fear of the Jews.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8289,183 +8103,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:14  |  John 7:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>到了節期，耶穌上殿裏去教訓人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now about the midst of the feast Jesus went up into the temple, and taught.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8481,183 +8257,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:15  |  John 7:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>猶太人就希奇，說：「這個人沒有學過，怎麼明白書呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the Jews marvelled, saying, How knoweth this man letters, having never learned?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8673,183 +8411,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:16  |  John 7:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌說：「我的教訓不是我自己的，乃是那差我來者的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jesus answered them, and said, My doctrine is not mine, but his that sent me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8865,183 +8565,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:17  |  John 7:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人若立志遵着他的旨意行，就必曉得這教訓或是出於神，或是我憑着自己說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If any man will do his will, he shall know of the doctrine, whether it be of God, or whether I speak of myself.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9057,183 +8719,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:18  |  John 7:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人憑着自己說，是求自己的榮耀；惟有求那差他來者的榮耀，這人是真的，在他心裏沒有不義。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that speaketh of himself seeketh his own glory: but he that seeketh his glory that sent him, the same is true, and no unrighteousness is in him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9249,183 +8873,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:1  |  John 7:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這事以後，耶穌在加利利遊行，不願在猶太遊行，因為猶太人想要殺他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>After these things Jesus walked in Galilee: for he would not walk in Jewry, because the Jews sought to kill him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9441,183 +9027,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:19  |  John 7:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>摩西豈不是傳律法給你們嗎？你們卻沒有一個人守律法。為甚麼想要殺我呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Did not Moses give you the law, and yet none of you keepeth the law? Why go ye about to kill me?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9633,183 +9181,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:20  |  John 7:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眾人回答說：「你是被鬼附着了！誰想要殺你？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The people answered and said, Thou hast a devil: who goeth about to kill thee?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9825,183 +9335,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:21  |  John 7:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌說：「我做了一件事，你們都以為希奇。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jesus answered and said unto them, I have done one work, and ye all marvel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10017,183 +9489,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:22  |  John 7:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>摩西傳割禮給你們（其實不是從摩西起的，乃是從祖先起的），因此你們也在安息日給人行割禮。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Moses therefore gave unto you circumcision; (not because it is of Moses, but of the fathers;) and ye on the sabbath day circumcise a man.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10209,179 +9643,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:23  |  John 7:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人若在安息日受割禮，免得違背摩西的律法，我在安息日叫一個人全然好了，你們就向我生氣嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If a man on the sabbath day receive circumcision, that the law of Moses should not be broken; are ye angry at me, because I have made a man every whit whole on the sabbath day?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -10401,183 +9797,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:24  |  John 7:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不可按外貌斷定是非，總要按公平斷定是非。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Judge not according to the appearance, but judge righteous judgment.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10593,183 +9951,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:25  |  John 7:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶路撒冷人中有的說：「這不是他們想要殺的人嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said some of them of Jerusalem, Is not this he, whom they seek to kill?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10785,183 +10105,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:26  |  John 7:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你看他還明明地講道，他們也不向他說甚麼，難道官長真知道這是基督嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But, lo, he speaketh boldly, and they say nothing unto him. Do the rulers know indeed that this is the very Christ?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10977,183 +10259,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:27  |  John 7:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>然而，我們知道這個人從哪裏來；只是基督來的時候，沒有人知道他從哪裏來。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Howbeit we know this man whence he is: but when Christ cometh, no man knoweth whence he is.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11169,183 +10413,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:28  |  John 7:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，耶穌在殿裏教訓人，大聲說：「你們也知道我，也知道我從哪裏來；我來並不是由於自己。但那差我來的是真的。你們不認識他，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then cried Jesus in the temple as he taught, saying, Ye both know me, and ye know whence I am: and I am not come of myself, but he that sent me is true, whom ye know not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11361,183 +10567,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:2  |  John 7:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當時猶太人的住棚節近了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now the Jews’ feast of tabernacles was at hand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11553,183 +10721,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:29  |  John 7:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我卻認識他；因為我是從他來的，他也是差了我來。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I know him: for I am from him, and he hath sent me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11745,183 +10875,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:30  |  John 7:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們就想要捉拿耶穌；只是沒有人下手，因為他的時候還沒有到。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then they sought to take him: but no man laid hands on him, because his hour was not yet come.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11937,183 +11029,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:31  |  John 7:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但眾人中間有好些信他的，說：「基督來的時候，他所行的神蹟豈能比這人所行的更多嗎？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And many of the people believed on him, and said, When Christ cometh, will he do more miracles than these which this man hath done?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12129,183 +11183,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:32  |  John 7:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>法利賽人聽見眾人為耶穌這樣紛紛議論，祭司長和法利賽人就打發差役去捉拿他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The Pharisees heard that the people murmured such things concerning him; and the Pharisees and the chief priests sent officers to take him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12321,183 +11337,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:33  |  John 7:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是耶穌說：「我還有不多的時候和你們同在，以後就回到差我來的那裏去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said Jesus unto them, Yet a little while am I with you, and then I go unto him that sent me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12513,183 +11491,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:34  |  John 7:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要找我，卻找不着；我所在的地方你們不能到。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye shall seek me, and shall not find me: and where I am, thither ye cannot come.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12705,183 +11645,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:35  |  John 7:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>猶太人就彼此對問說：「這人要往哪裏去，叫我們找不着呢？難道他要往散住希臘中的猶太人那裏去教訓希臘人嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said the Jews among themselves, Whither will he go, that we shall not find him? will he go unto the dispersed among the Gentiles, and teach the Gentiles?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12897,183 +11799,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:36  |  John 7:36 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他說：『你們要找我，卻找不着；我所在的地方，你們不能到』，這話是甚麼意思呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>What manner of saying is this that he said, Ye shall seek me, and shall not find me: and where I am, thither ye cannot come?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13089,183 +11953,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:37  |  John 7:37 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>節期的末日，就是最大之日，耶穌站着高聲說：「人若渴了，可以到我這裏來喝。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the last day, that great day of the feast, Jesus stood and cried, saying, If any man thirst, let him come unto me, and drink.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13281,183 +12107,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:38  |  John 7:38 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>信我的人就如經上所說：『從他腹中要流出活水的江河來。』」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that believeth on me, as the scripture hath said, out of his belly shall flow rivers of living water.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13473,183 +12261,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:3  |  John 7:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌的弟兄就對他說：「你離開這裏上猶太去吧，叫你的門徒也看見你所行的事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>His brethren therefore said unto him, Depart hence, and go into Judæa, that thy disciples also may see the works that thou doest.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13665,183 +12415,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:39  |  John 7:39 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌這話是指着信他之人要受[聖]靈說的。那時還沒有[賜下聖]靈[來]，因為耶穌尚未得着榮耀。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>(But this spake he of the Spirit, which they that believe on him should receive: for the Holy Ghost was not yet given; because that Jesus was not yet glorified.)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13857,183 +12569,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:40  |  John 7:40 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眾人聽見這話，有的說：「這真是那先知。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Many of the people therefore, when they heard this saying, said, Of a truth this is the Prophet.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14049,183 +12723,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:41  |  John 7:41 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有的說：「這是基督。」但也有的說：「基督豈是從加利利出來的嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Others said, This is the Christ. But some said, Shall Christ come out of Galilee?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14241,183 +12877,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:42  |  John 7:42 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>經上豈不是說『基督是大衛的後裔，從大衛本鄉伯利恆出來的』嗎？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hath not the scripture said, That Christ cometh of the seed of David, and out of the town of Bethlehem, where David was?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14433,183 +13031,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:43  |  John 7:43 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是眾人因着耶穌起了紛爭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So there was a division among the people because of him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14625,183 +13185,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:44  |  John 7:44 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>其中有人要捉拿他，只是無人下手。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And some of them would have taken him; but no man laid hands on him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14817,183 +13339,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:45  |  John 7:45 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>差役回到祭司長和法利賽人那裏。他們對差役說：「你們為甚麼沒有帶他來呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then came the officers to the chief priests and Pharisees; and they said unto them, Why have ye not brought him?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15009,183 +13493,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:46  |  John 7:46 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>差役回答說：「從來沒有像他這樣說話的！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The officers answered, Never man spake like this man.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15201,183 +13647,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:47  |  John 7:47 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>法利賽人說：「你們也受了迷惑嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then answered them the Pharisees, Are ye also deceived?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15393,183 +13801,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:48  |  John 7:48 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>官長或是法利賽人豈有信他的呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Have any of the rulers or of the Pharisees believed on him?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15585,183 +13955,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:4  |  John 7:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人要顯揚名聲，沒有在暗處行事的；你如果行這些事，就當將自己顯明給世人看。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For there is no man that doeth any thing in secret, and he himself seeketh to be known openly. If thou do these things, shew thyself to the world.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15777,183 +14109,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:49  |  John 7:49 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但這些不明白律法的百姓是被咒詛的！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But this people who knoweth not the law are cursed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15969,183 +14263,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:50  |  John 7:50 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>內中有尼哥德慕，就是從前去見耶穌的，對他們說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Nicodemus saith unto them, (he that came to Jesus by night, being one of them,)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16161,183 +14417,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:51  |  John 7:51 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「不先聽本人的口供，不知道他所做的事，難道我們的律法還定他的罪嗎？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Doth our law judge any man, before it hear him, and know what he doeth?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16353,183 +14571,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:52  |  John 7:52 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們回答說：「你也是出於加利利嗎？你且去查考，就可知道加利利沒有出過先知。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They answered and said unto him, Art thou also of Galilee? Search, and look: for out of Galilee ariseth no prophet.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16545,183 +14725,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:53  |  John 7:53 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>（和合本節號合併）他們回答說：「你也是出於加利利嗎？你且去查考，就可知道加利利沒有出過先知。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And every man went unto his own house.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16737,183 +14879,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:5  |  John 7:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為連他的弟兄[說這話]，是因為不信他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For neither did his brethren believe in him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16929,183 +15033,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:6  |  John 7:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌就對他們說：「我的時候還沒有到；你們的時候常是方便的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then Jesus said unto them, My time is not yet come: but your time is alway ready.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17121,183 +15187,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:7  |  John 7:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>世人不能恨你們，卻是恨我，因為我指證他們所做的事是惡的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The world cannot hate you; but me it hateth, because I testify of it, that the works thereof are evil.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17313,183 +15341,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 7:8  |  John 7:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們上去過節吧，我現在不上去過這節，因為我的時候還沒有滿。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Go ye up unto this feast: I go not up yet unto this feast; for my time is not yet full come.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>