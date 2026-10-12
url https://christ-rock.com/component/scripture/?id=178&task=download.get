--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -117,152 +117,152 @@
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9559b6ea13804ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R358a5cba97094581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R0efc891b7b064654" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6c37eb60393f4b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rb49aea0c28b74722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd5a0f7e1ecbd4c78" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R61225b068a984bef"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R3eb09d32f1804eec"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R111870f8d9184993"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ra6397fb8574f4328"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ra31ac5fc08c64ac1"/>
-[...58 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="315" r:id="R20f64d32d04e4d18"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R35a67a72f96f4be0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Racaf005364304c77"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rd5d2109059a54388"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R5ed1eca37ea54e30"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rb9bcbf8bee894ebd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R762d5afac9a14881"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R2430b0d9db984652"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R3cf8235bee3d4abe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rae811bbe9b8e464a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R4bc241f699424382"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rb0cbe03958214642"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R9a3cc6047b3e4d7b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R650b9e34261940c4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R8f7c242d9b1e4181"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rd0f2e44c1b7649c7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R96fa6e01d99e4cff"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Re7b6ca47cc52489a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Re8ef1de2b46a4f82"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R30dca4f3027e42b6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="Rf98b74143675499a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R6bc0e63a16b14e2f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R8a9edd2c92144e20"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R64c6e5ff19a74036"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rcc145025929a44ea"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R6fca76da42b2428d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R07aeea9f7908493c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Rdf709762dc24490a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R45fa88d3d3804a93"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R3d3a5921874a4854"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R479c66e6e82b4d1c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R0c90f5bfb6a840c0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R1eb8465d9c594901"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R0bc42687c7a54ca3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="Rc2c6c5fd351947c6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="Ree03a3029ec64501"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="R213e34d02f3d4596"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="Rf08674e52dfa43eb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="293" r:id="Rd6db40481e6b4559"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="294" r:id="Rc5c0ad7760634388"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="295" r:id="Rac5a47b47be24016"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="296" r:id="Rb0c1f982e635490b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="297" r:id="R924c7c042acf433f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="298" r:id="Rf7307a4c7126407c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="299" r:id="Ra25c77299c654e49"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="300" r:id="Rda5cbabebb4d47ab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="301" r:id="R3e818db7cdd54919"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="302" r:id="R4faff158534b4d8c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="303" r:id="R85b15d1215eb421f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="304" r:id="R469479a775f547e1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="305" r:id="Rf73caa88c69c42d9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="306" r:id="Rc798bb29a19e4f11"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="307" r:id="R76449af6cecc46cf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="308" r:id="Rc9c2940db65941e8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="309" r:id="R818066cf62d74b8e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="310" r:id="R58015826c4dd4cda"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="311" r:id="R371de03c84fd4201"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="312" r:id="R24b2e990be784ec2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="313" r:id="R8c4ffcc1de8149ec"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="314" r:id="Rad46d0f638514882"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="315" r:id="Rc4f95c5be5b34cba"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R3c5b1a0bbd0246a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R61225b068a984bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R111870f8d9184993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc63c14bd1e5645eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R8b06c4dedf264a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra31ac5fc08c64ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R05da671bac1449f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7d32d144de9641b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R18b45398a88e460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1a5da90a25e24f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R2780674863c94960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R986d55e563414945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc699a7c6862b4654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rbd68f737e4704857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra97b4350065c4efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc7237230c3604a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4e5824f78a764946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R014bb4049000442e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rb9cef075588c4660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ra9ffc7bb31c04eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R7d67192e58a546b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R17896155e5a542e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R39780543a37c4aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R8d944ff3428b4554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rabb4580405d74a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rbf7d0df8b5564a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R9e726820c4af4d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rd37d09b45d9346ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Re8c4b7ed411148f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rbf9229649e25498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Re762ef56186445e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R1052b81a098e4b0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R34ac3cfa9cdb4665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R26a815dd571a4661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R056b86ce91a148ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Rdd5e7f90c0174bc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R3862d3aacd1f41cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="Re71c5b99f79e43d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R3fc788bddc3f4d8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R72bd3501cd7a44ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Rd0e3b1924d2244b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R1c5b5c679b8a4898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R884f439bbd694779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R4645439a267e4d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="Rf431939b24cb454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="Rd650b343127f4550" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="Rc96b0e0842914800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="Rd1693b39d24044b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="Rea30aa854da34318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="R1a46d1055d474299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="R988420f866d64fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="Rbe28b4bb269f4e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="R80272fcfe4af4459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="Rd2cb2498effd42dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide50.xml" Id="R702698830a834178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide51.xml" Id="Rd4b434eaa10948a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide52.xml" Id="Rd6f14bfa808b43ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide53.xml" Id="Rf0a73fc062bc49cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide54.xml" Id="R0f7ddae0f3224dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide55.xml" Id="R4418294aa94d4c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide56.xml" Id="Rae21449ecede4883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide57.xml" Id="Re7ee35a4f6d74423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide58.xml" Id="R0be77d0d3c574c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide59.xml" Id="Rebf86c87461c4cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide60.xml" Id="R20f64d32d04e4d18" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R8e22a86172cb407e" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R56e32da8d9204ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3eb09d32f1804eec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra6397fb8574f4328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R8bca90326f194e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R3bf8eb03a1574401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R35a67a72f96f4be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Racaf005364304c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd5d2109059a54388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R5ed1eca37ea54e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb9bcbf8bee894ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R762d5afac9a14881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2430b0d9db984652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R3cf8235bee3d4abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rae811bbe9b8e464a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R4bc241f699424382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb0cbe03958214642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R9a3cc6047b3e4d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R650b9e34261940c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R8f7c242d9b1e4181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd0f2e44c1b7649c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R96fa6e01d99e4cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re7b6ca47cc52489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Re8ef1de2b46a4f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R30dca4f3027e42b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rf98b74143675499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R6bc0e63a16b14e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R8a9edd2c92144e20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R64c6e5ff19a74036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rcc145025929a44ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R6fca76da42b2428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R07aeea9f7908493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rdf709762dc24490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R45fa88d3d3804a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R3d3a5921874a4854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R479c66e6e82b4d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R0c90f5bfb6a840c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R1eb8465d9c594901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R0bc42687c7a54ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rc2c6c5fd351947c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Ree03a3029ec64501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R213e34d02f3d4596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="Rf08674e52dfa43eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="Rd6db40481e6b4559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="Rc5c0ad7760634388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="Rac5a47b47be24016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="Rb0c1f982e635490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R924c7c042acf433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="Rf7307a4c7126407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="Ra25c77299c654e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="Rda5cbabebb4d47ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="R3e818db7cdd54919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="R4faff158534b4d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="R85b15d1215eb421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="R469479a775f547e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide50.xml" Id="Rf73caa88c69c42d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide51.xml" Id="Rc798bb29a19e4f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide52.xml" Id="R76449af6cecc46cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide53.xml" Id="Rc9c2940db65941e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide54.xml" Id="R818066cf62d74b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide55.xml" Id="R58015826c4dd4cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide56.xml" Id="R371de03c84fd4201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide57.xml" Id="R24b2e990be784ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide58.xml" Id="R8c4ffcc1de8149ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide59.xml" Id="Rad46d0f638514882" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide60.xml" Id="Rc4f95c5be5b34cba" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R2c140d45f760490d" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -466,228 +466,228 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4876f87a7b834c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8a86c1a06ecb456e" /></Relationships>
-[...176 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R47e96d7a0a434de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R20d5d0e68dfa470c" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3b7dd951c2904ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R19ef8bb513384035" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8503aae16fa0490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R07add318906749af" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R647ecb814e08455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdf63dc81b22c4e80" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd756a218b5554076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf231d667a63646fd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R1c7fda775160437c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd1b79a4558e94d8f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Re1d7587a5eae48be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re0a26afa43c3482e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rdf4fb3d242874c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6610a85f778440a4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rccdd2b24fa564206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R333b3288bfb14e5d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R120841ee70e64f46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc639c0ea693142e8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rde6f4cacad3d455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4055c000b07a4cb3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R094b2b8b4eed43e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R05eaa42727ea4d4e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4b12ab65817949a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2dbb43524b8d43f2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Ref3ce804217a433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8771787eba8a42e6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R0c4132f0cec24414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6c33eb4239db48aa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R7edbd907d83f4bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9d6b188be1a24849" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R4bcae3a2729440be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd129d13e82f54d52" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R6aacb6ae89b841a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R42769cedb2194fa2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R5af456e25f0f42d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc36f9f99724e4cc8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Ra68eda6b065b4b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reffdcae423c74611" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R080748372f9149f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R319d11a13fb14b9a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rddc25aa33e6948c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7a70d9b86cfe4024" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rf20ea71d6b304b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf0b5c03797bf4971" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R70743f525dc54556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3e9e98b3f834493f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R3c9cb7b26e624b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8a6885aa7a944987" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R1f2f80eda0cc4b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8eef2026ad934cc7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R13eca33048234cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R017bb310015d48a9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R82729701085d48f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1843d86e1ba646f9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R104e705d3c334a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R81e4fa744099471c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R4779496f87c349bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd0621ff3b7454047" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R41d069dfa5dc46d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R43fa948fc7c34c10" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R34534b430bb6452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4dee197854b84358" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R23b9a8f1682847e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R24abc049880a48a6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R03ebe9da70d04b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra9432f15a5134c6b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R68fb1f99be0740c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8969e31650704b23" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R5fb489a89db64d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re7832bbdb7344164" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R0421bbc639a94d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5c936a4797dd47c2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide42.xml" Id="R43cbc09994234825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd53893f6b2ab4a15" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide43.xml" Id="Rbae9c7a4f1074f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8fd41e38bfd74544" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide44.xml" Id="R278935d698854045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb6467e8f5e7f460e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide45.xml" Id="R8b16e72f4f8146f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra2f090c33e884108" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide46.xml" Id="Rf0f10a6ee1684761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R098ba1b0e438434a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide47.xml" Id="R8d4ae085a2bf4c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc9fbb9965bea43a2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide48.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide48.xml" Id="R34f2fc3e6b4b45e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9d843e55b43141a8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide49.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide49.xml" Id="R41354ab26d2a4702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc66d8382e6954674" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R95b32991469645f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2182dc8ee0804d51" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide50.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide50.xml" Id="R7b6d265fface41ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9ea33e981c0f4b48" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide51.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide51.xml" Id="Ra3d159dbb8724c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R266a7947d19a4668" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide52.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide52.xml" Id="R29ec2b7a2d344e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5eb13bd2265e4d44" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide53.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide53.xml" Id="Ra24f8ef8101c4173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc710bbfef9844d98" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide54.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide54.xml" Id="Re7cffea5c7894a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1f718b8be7b14cf3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide55.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide55.xml" Id="R176e5a50fa2d482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0012c8d758824520" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide56.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide56.xml" Id="Rb15cc7a3bb0846b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re35955d9c58a4b92" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide57.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide57.xml" Id="R26d73e8c88b64432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R831c31f2772a441b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide58.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide58.xml" Id="R653aa5162d3245fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4342dac08e674234" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide59.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide59.xml" Id="Rd7a536c8329e454f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R63a495dea67a4c5f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R8ffd3465dbf241cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf7b738ef06ac47c9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide60.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide60.xml" Id="R4a04f825df384b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0df52b3c436b4bb9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7462b4e15a34465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R27295daf8a7d48f2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re1a116b834e3478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf330e41c629945d1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R328ba9acd34a4439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R887512f3355b48e6" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -6346,100 +6346,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R441908553f1d4b03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R201624650d2446be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R7cbd4d47c87e42a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R0278af0234244237" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2d8719f736b54f45" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5be460cacf0c47bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re9f7611673a94661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R77234df851a84921" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rb1c26bf6325c40e0" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5c2ec87646574326" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R201624650d2446be"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re9f7611673a94661"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7cbd4d47c87e42a9"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R77234df851a84921"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -7465,116 +7465,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R0278af0234244237"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rb1c26bf6325c40e0"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R85f98c0cbbac462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra6dce61411d34a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra43f334edcea432b" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R7de49e3b39cd426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5b079426c10b438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rba6effd7a9c14b4d" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra6dce61411d34a87"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ra43f334edcea432b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R5b079426c10b438b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rba6effd7a9c14b4d"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -7638,228 +7638,228 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R341c7bb30d0b43ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Ra75d1142b5a7424d" /></Relationships>
-[...176 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rab36c6956294485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R2a77ef3acb47441f" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd215d5b22faa4782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Re8ee496cc7564c15" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf06acd1706c44acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R071113dc7813487b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb36537128b2d416e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rfde938fd3a5c478e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ree34127a6c2a46b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R730e9e8534b145f9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rad0da486d1fd452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R3a2c16480ef64c6a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R965b5f842d84463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R477476cf170d4437" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0374d1fb426b4cd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R44010c471c2c4305" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9dd2c676ffe74d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R0e6cb617ea9049c2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd45b0d489d504852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R0ae515a48bf447f5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R11ee3c76db2543d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R53def41cdd0c4777" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R903d590dd787490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rc8757551256a493c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re66cda3f1b88434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R0ada7461eabd48ce" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4d44cf2cc670419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rd79f3f8fe47f4ec3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R84acc6c04c314400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rac771e63b7a44994" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R715a777687424d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rdcecd603d02844fe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1f8b371cc004416d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rfa3d9c965324423c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc66547693f6d4d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R9f35a311425a4b5e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R834701fceece4c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R7e341e4122794621" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfccda09419dc498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Rb9794ce1db3f46ba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re7e8232e8ce941b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R2237729d93ff4d6d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra7fff9f018074621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R1b24567d407d4684" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8772668ccc224ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Rc2cd5c35c85b45c8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R72e9bea821144a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rbc383b7fac364b7e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R521dc5af3ec548a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="Rdb778346be9a4dec" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R191c81711a214d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="Rc1ce835aaa0d4a75" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdcdf5958a91d4a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R0be5bc1a59524df5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9093633d870b4ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R28c90f03050545df" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd1faf2e366e34bfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R2dddacb33046454f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf75fa5e9298e47d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="Rcb9abc03f6094ce1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R949391f4dd5f48d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="R01badaf289d0478d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0a5a1e83a3154893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide37.xml" Id="Rc7b5c858662e43f9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra4253135e1b74d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide38.xml" Id="R8d8c42a907f0487b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1cbd55bc2f73489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide39.xml" Id="R1188e10894cb4c21" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd66d19341ede4f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R2f9be486a3a74038" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R37de8d6c33aa4299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide40.xml" Id="R2c331421f9874fca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5f1309f628564627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide41.xml" Id="R5f1c5ea4a8f54fd6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1b89607a47054351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide42.xml" Id="Rd82ad6dd61e442b3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R094ec6d0e85b4e84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide43.xml" Id="Re873a026dfec42ca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9739528f553c45c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide44.xml" Id="R1b7e295526bd4f70" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R98011eaffd924866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide45.xml" Id="R286b0bf854ff4b27" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0d0b1a2fa95e41bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide46.xml" Id="R746783010c644ac5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2d1dcf3c6a3e4796" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide47.xml" Id="R3bd54f0aab7f4550" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6e83a38d785c4cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide48.xml" Id="R22e6e45f58f74304" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Readebe34105f496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide49.xml" Id="Rb8baf451415d4c6c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9ef8492d0aec4ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R9223d010b149423e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R59fd98d35b0d442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide50.xml" Id="R94992927f6d4415d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R345cd88502ad42e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide51.xml" Id="Rfee74f2eadb74c53" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8a2ee1bd6cb34120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide52.xml" Id="Rda6bd938c59d4865" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R03e198c6a1994023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide53.xml" Id="Rcb6ec70516864a61" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re5dd4e9e403744b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide54.xml" Id="R70c2b27de34d4e91" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R810c299385594c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide55.xml" Id="Rc1f4960aed744a95" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R92cee9efb5114822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide56.xml" Id="R46d5cd94ea704564" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb6e3bda1761b4d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide57.xml" Id="R0fb34cb2659f40f0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0d5d1011940c4c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide58.xml" Id="Re7aacc4ac60e4351" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0744a46a46164c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide59.xml" Id="R7b239b612637446d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0a899610e5f64e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R35d4c7acb26f48ba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2dda73f672924fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide60.xml" Id="R2b15df2ff2704320" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2ec110bc2536498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R061d247d471046a2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb18bae61c24d45f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R7542ff4286ac4fd0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4de612dad359477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rce7b2dda624445e9" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -7877,65 +7877,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音第8章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>John 8 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7953,179 +7957,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:9  |  John 8:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們聽見這話，就從老到少，一個一個地都出去了，只剩下耶穌一人，還有那婦人仍然站在當中。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they which heard it, being convicted by their own conscience, went out one by one, beginning at the eldest, even unto the last: and Jesus was left alone, and the woman standing in the midst.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8145,183 +8111,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:10  |  John 8:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌就直起腰來，對她說：「婦人，那些人在哪裏呢？沒有人定你的罪嗎？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When Jesus had lifted up himself, and saw none but the woman, he said unto her, Woman, where are those thine accusers? hath no man condemned thee?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8337,183 +8265,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:11  |  John 8:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>她說：「主啊，沒有。」耶穌說：「我也不定你的罪。去吧，從此不要再犯罪了！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>She said, No man, Lord. And Jesus said unto her, Neither do I condemn thee: go, and sin no more.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8529,183 +8419,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:12  |  John 8:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌又對眾人說：「我是世界的光。跟從我的，就不在黑暗裏走，必要得着生命的光。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then spake Jesus again unto them, saying, I am the light of the world: he that followeth me shall not walk in darkness, but shall have the light of life.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8721,183 +8573,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:13  |  John 8:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>法利賽人對他說：「你是為自己作見證，你的見證不真。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The Pharisees therefore said unto him, Thou bearest record of thyself; thy record is not true.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8913,179 +8727,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:14  |  John 8:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌說：「我雖然為自己作見證，我的見證還是真的；因我知道我從哪裏來，往哪裏去；你們卻不知道我從哪裏來，往哪裏去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jesus answered and said unto them, Though I bear record of myself, yet my record is true: for I know whence I came, and whither I go; but ye cannot tell whence I come, and whither I go.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -9105,183 +8881,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:15  |  John 8:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們是以外貌判斷人，我卻不判斷人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye judge after the flesh; I judge no man.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9297,183 +9035,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:16  |  John 8:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就是判斷人，我的判斷也是真的；因為不是我獨自在這裏，還有差我來的父與我同在。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And yet if I judge, my judgment is true: for I am not alone, but I and the Father that sent me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9489,183 +9189,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:17  |  John 8:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們的律法上也記着說：『兩個人的見證是真的。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>It is also written in your law, that the testimony of two men is true.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9681,183 +9343,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:18  |  John 8:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我是為自己作見證，還有差我來的父也是為我作見證。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I am one that bear witness of myself, and the Father that sent me beareth witness of me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9873,183 +9497,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:1  |  John 8:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是各人都回家去了；耶穌卻往橄欖山去，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jesus went unto the mount of Olives.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10065,183 +9651,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:19  |  John 8:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們就問他說：「你的父在哪裏？」耶穌回答說：「你們不認識我，也不認識我的父；若是認識我，也就認識我的父。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said they unto him, Where is thy Father? Jesus answered, Ye neither know me, nor my Father: if ye had known me, ye should have known my Father also.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10257,183 +9805,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:20  |  John 8:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這些話是耶穌在殿裏的庫房、教訓人時所說的，也沒有人拿他，因為他的時候還沒有到。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>These words spake Jesus in the treasury, as he taught in the temple: and no man laid hands on him; for his hour was not yet come.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10449,183 +9959,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:21  |  John 8:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌又對他們說：「我要去了，你們要找我，並且你們要死在罪中。我所去的地方，你們不能到。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said Jesus again unto them, I go my way, and ye shall seek me, and shall die in your sins: whither I go, ye cannot come.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10641,183 +10113,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:22  |  John 8:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>猶太人說：「他說『我所去的地方，你們不能到』，難道他要自盡嗎？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said the Jews, Will he kill himself? because he saith, Whither I go, ye cannot come.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10833,183 +10267,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:23  |  John 8:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌對他們說：「你們是從下頭來的，我是從上頭來的；你們是屬這世界的，我不是屬這世界的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said unto them, Ye are from beneath; I am from above: ye are of this world; I am not of this world.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11025,183 +10421,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:24  |  John 8:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以我對你們說，你們要死在罪中。你們若不信我是[基督]，必要死在罪中。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I said therefore unto you, that ye shall die in your sins: for if ye believe not that I am he, ye shall die in your sins.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11217,183 +10575,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:25  |  John 8:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們就問他說：「你是誰？」耶穌對他們說：「就是我從起初所告訴你們的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said they unto him, Who art thou? And Jesus saith unto them, Even the same that I said unto you from the beginning.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11409,183 +10729,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:26  |  John 8:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我有許多事講論你們，判斷你們；但那差我來的是真的，我在他那裏所聽見的，我就傳給世人。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have many things to say and to judge of you: but he that sent me is true; and I speak to the world those things which I have heard of him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11601,183 +10883,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:27  |  John 8:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們不明白耶穌是指着父說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They understood not that he spake to them of the Father.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11793,179 +11037,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:28  |  John 8:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以耶穌說：「你們舉起人子以後，必知道我是[基督]，並且知道我沒有一件事是憑着自己做的。我說這些話乃是照着父所教訓我的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said Jesus unto them, When ye have lifted up the Son of man, then shall ye know that I am he, and that I do nothing of myself; but as my Father hath taught me, I speak these things.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -11985,183 +11191,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:2  |  John 8:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>清早又回到殿裏。眾百姓都到他那裏去，他就坐下，教訓他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And early in the morning he came again into the temple, and all the people came unto him; and he sat down, and taught them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12177,183 +11345,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:29  |  John 8:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那差我來的是與我同在；他沒有撇下我獨自在這裏，因為我常做他所喜悅的事。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he that sent me is with me: the Father hath not left me alone; for I do always those things that please him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12369,183 +11499,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:30  |  John 8:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌說這話的時候，就有許多人信他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As he spake these words, many believed on him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12561,183 +11653,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:31  |  John 8:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌對信他的猶太人說：「你們若常常遵守我的道，就真是我的門徒；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said Jesus to those Jews which believed on him, If ye continue in my word, then are ye my disciples indeed;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12753,183 +11807,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:32  |  John 8:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們必曉得真理，真理必叫你們得以自由。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And ye shall know the truth, and the truth shall make you free.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12945,183 +11961,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:33  |  John 8:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們回答說：「我們是亞伯拉罕的後裔，從來沒有作過誰的奴僕。你怎麼說『你們必得以自由』呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They answered him, We be Abraham’s seed, and were never in bondage to any man: how sayest thou, Ye shall be made free?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13137,183 +12115,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:34  |  John 8:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌回答說：「我實實在在地告訴你們，所有犯罪的就是罪的奴僕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jesus answered them, Verily, verily, I say unto you, Whosoever committeth sin is the servant of sin.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13329,183 +12269,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:35  |  John 8:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>奴僕不能永遠住在家裏；兒子是永遠住在家裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the servant abideth not in the house for ever: but the Son abideth ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13521,183 +12423,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:36  |  John 8:36 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以[天父的]兒子若叫你們自由，你們就真自由了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If the Son therefore shall make you free, ye shall be free indeed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13713,183 +12577,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:37  |  John 8:37 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我知道你們是亞伯拉罕的子孫，你們卻想要殺我，因為你們心裏容不下我的道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I know that ye are Abraham’s seed; but ye seek to kill me, because my word hath no place in you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13905,183 +12731,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:38  |  John 8:38 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我所說的是在我父那裏看見的；你們所行的是在你們的父那裏聽見的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I speak that which I have seen with my Father: and ye do that which ye have seen with your father.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14097,183 +12885,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:3  |  John 8:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>文士和法利賽人帶着一個行淫時被拿的婦人來，叫她站在當中，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the scribes and Pharisees brought unto him a woman taken in adultery; and when they had set her in the midst,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14289,183 +13039,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:39  |  John 8:39 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們說：「我們的父就是亞伯拉罕。」耶穌說：「你們若是亞伯拉罕的兒子，就必行亞伯拉罕所行的事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They answered and said unto him, Abraham is our father. Jesus saith unto them, If ye were Abraham’s children, ye would do the works of Abraham.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14481,183 +13193,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:40  |  John 8:40 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我將在神那裏所聽見的真理告訴了你們，現在你們卻想要殺我，這不是亞伯拉罕所行的事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But now ye seek to kill me, a man that hath told you the truth, which I have heard of God: this did not Abraham.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14673,183 +13347,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:41  |  John 8:41 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們是行你們父所行的事。」他們說：「我們不是從淫亂生的；我們只有一位父，就是神。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye do the deeds of your father. Then said they to him, We be not born of fornication; we have one Father, even God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -14865,183 +13501,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:42  |  John 8:42 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌說：「倘若神是你們的父，你們就必愛我；因為我本是出於神，也是從神而來，並不是由着自己來，乃是他差我來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jesus said unto them, If God were your Father, ye would love me: for I proceeded forth and came from God; neither came I of myself, but he sent me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15057,183 +13655,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:43  |  John 8:43 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們為甚麼不明白我的話呢？無非是因你們不能聽我的道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Why do ye not understand my speech? even because ye cannot hear my word.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15249,183 +13809,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:44  |  John 8:44 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們是出於你們的父魔鬼，你們父的私慾你們偏要行。他從起初是殺人的，不守真理，因他心裏沒有真理。他說謊是出於自己；因他本來是說謊的，也是說謊之人的父。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye are of your father the devil, and the lusts of your father ye will do. He was a murderer from the beginning, and abode not in the truth, because there is no truth in him. When he speaketh a lie, he speaketh of his own: for he is a liar, and the father of it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15441,183 +13963,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:45  |  John 8:45 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我將真理告訴你們，你們就因此不信我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And because I tell you the truth, ye believe me not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15633,183 +14117,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:46  |  John 8:46 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們中間誰能指證我有罪呢？我既然將真理告訴你們，為甚麼不信我呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which of you convinceth me of sin? And if I say the truth, why do ye not believe me?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -15825,183 +14271,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:47  |  John 8:47 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>出於神的，必聽神的話；你們不聽，因為你們不是出於神。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that is of God heareth God’s words: ye therefore hear them not, because ye are not of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16017,183 +14425,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:48  |  John 8:48 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>猶太人回答說：「我們說你是撒馬利亞人，並且是鬼附着的，這話豈不正對嗎？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then answered the Jews, and said unto him, Say we not well that thou art a Samaritan, and hast a devil?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16209,183 +14579,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:4  |  John 8:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就對耶穌說：「夫子，這婦人是正行淫之時被拿的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They say unto him, Master, this woman was taken in adultery, in the very act.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16401,183 +14733,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:49  |  John 8:49 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌說：「我不是鬼附着的；我尊敬我的父，你們倒輕慢我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jesus answered, I have not a devil; but I honour my Father, and ye do dishonour me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16593,183 +14887,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:50  |  John 8:50 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我不求自己的榮耀，有一位[為我]求[榮耀]、定是非的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I seek not mine own glory: there is one that seeketh and judgeth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16785,183 +15041,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:51  |  John 8:51 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我實實在在地告訴你們，人若遵守我的道，就永遠不見死。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Verily, verily, I say unto you, If a man keep my saying, he shall never see death.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -16977,183 +15195,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:52  |  John 8:52 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>猶太人對他說：「現在我們知道你是鬼附着的。亞伯拉罕死了，眾先知也死了，你還說：『人若遵守我的道，就永遠不嘗死味。』</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said the Jews unto him, Now we know that thou hast a devil. Abraham is dead, and the prophets; and thou sayest, If a man keep my saying, he shall never taste of death.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17169,183 +15349,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:53  |  John 8:53 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>難道你比我們的祖宗亞伯拉罕還大嗎？他死了，眾先知也死了，你將自己當作甚麼人呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Art thou greater than our father Abraham, which is dead? and the prophets are dead: whom makest thou thyself?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17361,183 +15503,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:54  |  John 8:54 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌回答說：「我若榮耀自己，我的榮耀就算不得甚麼；榮耀我的乃是我的父，就是你們所說是你們的神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jesus answered, If I honour myself, my honour is nothing: it is my Father that honoureth me; of whom ye say, that he is your God:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17553,183 +15657,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:55  |  John 8:55 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們未曾認識他；我卻認識他。我若說不認識他，我就是說謊的，像你們一樣；但我認識他，也遵守他的道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Yet ye have not known him; but I know him: and if I should say, I know him not, I shall be a liar like unto you: but I know him, and keep his saying.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17745,183 +15811,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:56  |  John 8:56 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們的祖宗亞伯拉罕歡歡喜喜地仰望我的日子，既看見了就快樂。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Your father Abraham rejoiced to see my day: and he saw it, and was glad.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -17937,183 +15965,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:57  |  John 8:57 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>猶太人說：「你還沒有五十歲，豈見過亞伯拉罕呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then said the Jews unto him, Thou art not yet fifty years old, and hast thou seen Abraham?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -18129,183 +16119,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:58  |  John 8:58 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌說：「我實實在在地告訴你們，還沒有亞伯拉罕就有了我。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jesus said unto them, Verily, verily, I say unto you, Before Abraham was, I am.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -18321,183 +16273,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:5  |  John 8:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>摩西在律法上吩咐我們把這樣的婦人用石頭打死。你說該把她怎麼樣呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now Moses in the law commanded us, that such should be stoned: but what sayest thou?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -18513,183 +16427,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:59  |  John 8:59 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是他們拿石頭要打他；耶穌卻躲藏，從殿裏出去了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then took they up stones to cast at him: but Jesus hid himself, and went out of the temple, going through the midst of them, and so passed by.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -18705,183 +16581,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:6  |  John 8:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們說這話，乃試探耶穌，要得着告他的把柄。耶穌卻彎着腰，用指頭在地上畫字。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>This they said, tempting him, that they might have to accuse him. But Jesus stooped down, and with his finger wrote on the ground,  as though he heard them not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -18897,183 +16735,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:7  |  John 8:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們還是不住地問他，耶穌就直起腰來，對他們說：「你們中間誰是沒有罪的，誰就可以先拿石頭打她。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So when they continued asking him, he lifted up himself, and said unto them, He that is without sin among you, let him first cast a stone at her.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -19089,183 +16889,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰福音 8:8  |  John 8:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是又彎着腰，用指頭在地上畫字。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And again he stooped down, and wrote on the ground.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>