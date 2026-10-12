--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -25,106 +25,106 @@
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rb211a49de0704bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4247ab3bac8847c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R2c559c6df64e4d1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R9993743844a04f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra47408386032465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rda2ec3e8cbc2456a" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf2a36b5d3d2748cb"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd05b26af1bb645ce"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rbf88bb8283004c84"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rec034b18a0bc4eca"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf0ca83b5e8ea4e10"/>
-[...12 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R81e2d077afa24408"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R05afd73a21cd4209"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rb3a4695abae344e8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R1f872160060744a1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R8dc7b8ccaeb445a6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R3b54a369594443ca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R473272dc1b884508"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R3684e9e496b14e35"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R8419b696a1ce4e20"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R65c5b787ff2e4fe0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R22cafec33a684262"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rc7d612ee5c2d4cb9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R8169a1a1bd024937"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R169c29eeb19844ae"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Re6961447718f40f0"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R7bc18239275b4555" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf2a36b5d3d2748cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbf88bb8283004c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Re8256f9699154b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rf2fae513b766406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf0ca83b5e8ea4e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf2abd73fcf3242ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3fb1746e4f3f4f1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R31332f77aa6d4dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3c730eec1d3543f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5856e4c491ea482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra8a750d00783450d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re473471dd3a749d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3a51a3461d4643ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd4320eafb50b4962" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ref63782e12264432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8b685459508c4c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R68d5e2c07f824f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R81e2d077afa24408" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb3817e388ab7443d" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R0221a3e09e0f4f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd05b26af1bb645ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rec034b18a0bc4eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R557d0db2c5a84b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R863f9449dc8246ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R05afd73a21cd4209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb3a4695abae344e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1f872160060744a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8dc7b8ccaeb445a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3b54a369594443ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R473272dc1b884508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3684e9e496b14e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R8419b696a1ce4e20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R65c5b787ff2e4fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R22cafec33a684262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc7d612ee5c2d4cb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8169a1a1bd024937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R169c29eeb19844ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Re6961447718f40f0" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R7480e11c5fbf4f10" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -328,90 +328,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4c963fecb7f64fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8053c042d69b40cd" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Ra43c3ea8a68b45e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R64d5a04f4f89441f" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re6bec2d3f21c47ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra874358289b548aa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc662392b92b74f03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R085f0ffce43f4135" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R172b9ec0a741497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfeaaff68cc7f4788" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R18b7fec2bceb4983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9b0d5df100f14ac1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R0be9a718cfd944bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R76dbd6cc0a634947" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R8dc6c781b59c4800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R441b140fb3da4237" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rbe942d10b84244bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R386dc50ceefa4ff8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R50e6c3e6af424b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7fa3af5ce53840c6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rada395aa9a4e4ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2578b47193cb4cc4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R940eec0412844d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf86c31a86a1b4186" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5732f23fd3e341f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R78225b0fa5584586" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R57b2c1bb6c68420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rec860d8cd1764919" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R8e8bf971ae584b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb32185b8c0d34ba1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2ea5eded2d374f47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5040c0ee3b3d4775" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1700,100 +1700,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3f327e76e9fd4b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc1b65f61aafe423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rbe18a57610d84295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rbb646c34a2df488e" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8c4a2e8e57804993" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re4bca4d22c4c4566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ra49906d804c346b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R606ab4694a5f4bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Ra6d25bc7a7224a16" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6c340354b8124870" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc1b65f61aafe423e"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra49906d804c346b5"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbe18a57610d84295"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R606ab4694a5f4bc2"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2819,116 +2819,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rbb646c34a2df488e"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Ra6d25bc7a7224a16"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R855430941b67425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf2506676055c4de9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9e6b37d204694524" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R147c5d0f15cc4c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra5ad6e12cf5f4e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdd9750644ed74ce1" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf2506676055c4de9"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R9e6b37d204694524"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra5ad6e12cf5f4e1d"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rdd9750644ed74ce1"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2992,90 +2992,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd68202c3d7404371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R1854bcc4fd974647" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rde86217ea54349a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rb7ac542e951f4469" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R167cd0422bfc4028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R5424b7acfb4c4c70" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rca573af84ad94c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rffa71bfdb176447b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R58051a1993c841d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R7ff9ba4fd8824f18" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8c700aba294a4089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R0d3ad39d8e9c4dce" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf52e7d9235354ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R26aa2b85de6e4417" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra2608318fff343c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R8ba6f6554b7c4fa7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd270bcce302747ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R32abfc41c809417f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3d99d4b75b0d4ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Re72a6f8ce29c4970" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdcd18be8abaa4534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R272470cebc564757" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R83a5cd855e4a4669" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R509e59271c424dda" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R27b5afd681bc45c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R807c3243f0da44a7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfc2a912ce4a442e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Reb4fb41f10cc4b02" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reaadde5ad6ef408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R61aadb663c804fd2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1cb845c547a64a9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R371c263132924885" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3093,65 +3093,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書第8章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hebrews 8 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3169,183 +3173,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 8:9  |  Hebrews 8:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不像我拉着他們祖宗的手， 領他們出埃及的時候， 與他們所立的約。 因為他們不恆心守我的約， 我也不理他們。 這是主說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Not according to the covenant that I made with their fathers in the day when I took them by the hand to lead them out of the land of Egypt; because they continued not in my covenant, and I regarded them not, saith the Lord.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3361,183 +3327,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 8:10  |  Hebrews 8:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主又說： 那些日子以後， 我與以色列家所立的約乃是這樣： 我要將我的律法放在他們裏面， 寫在他們心上； 我要作他們的神； 他們要作我的子民。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For this is the covenant that I will make with the house of Israel after those days, saith the Lord; I will put my laws into their mind, and write them in their hearts: and I will be to them a God, and they shall be to me a people:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3553,183 +3481,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 8:11  |  Hebrews 8:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們不用各人教導自己的鄉鄰和自己的弟兄， 說：你該認識主； 因為他們從最小的到至大的，都必認識我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they shall not teach every man his neighbour, and every man his brother, saying, Know the Lord: for all shall know me, from the least to the greatest.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3745,183 +3635,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 8:12  |  Hebrews 8:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我要寬恕他們的不義， 不再記念他們的罪愆。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I will be merciful to their unrighteousness, and their sins and their iniquities will I remember no more.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3937,183 +3789,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 8:13  |  Hebrews 8:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>既說新約，就以前約為舊了；但那漸舊漸衰的，就必快歸無有了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In that he saith, A new covenant, he hath made the first old. Now that which decayeth and waxeth old is ready to vanish away.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4129,183 +3943,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 8:1  |  Hebrews 8:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們所講的事，其中第一要緊的，就是我們有這樣的大祭司，已經坐在天上至大者寶座的右邊，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now of the things which we have spoken this is the sum: We have such an high priest, who is set on the right hand of the throne of the Majesty in the heavens;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4321,183 +4097,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 8:2  |  Hebrews 8:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在聖所，就是真帳幕裏，作執事；這帳幕是主所支的，不是人所支的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A minister of the sanctuary, and of the true tabernacle, which the Lord pitched, and not man.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4513,183 +4251,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 8:3  |  Hebrews 8:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡大祭司都是為獻禮物和祭物設立的，所以這位大祭司也必須有所獻的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For every high priest is ordained to offer gifts and sacrifices: wherefore it is of necessity that this man have somewhat also to offer.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4705,183 +4405,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 8:4  |  Hebrews 8:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他若在地上，必不得為祭司，因為已經有照律法獻禮物的[祭司]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For if he were on earth, he should not be a priest, seeing that there are priests that offer gifts according to the law:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4897,183 +4559,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 8:5  |  Hebrews 8:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們供奉的事本是天上事的形狀和影像，正如摩西將要造帳幕的時候，蒙[神]警戒他，說：「你要謹慎，作各樣的物件都要照着在山上指示你的樣式。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who serve unto the example and shadow of heavenly things, as Moses was admonished of God when he was about to make the tabernacle: for, See, saith he, that thou make all things according to the pattern shewed to thee in the mount.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5089,183 +4713,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 8:6  |  Hebrews 8:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>如今耶穌所得的職任是更美的，正如他作更美之約的中保；這約原是憑更美之應許立的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But now hath he obtained a more excellent ministry, by how much also he is the mediator of a better covenant, which was established upon better promises.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5281,183 +4867,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 8:7  |  Hebrews 8:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那前約若沒有瑕疵，就無處尋求後約了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For if that first covenant had been faultless, then should no place have been sought for the second.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5473,183 +5021,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 8:8  |  Hebrews 8:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以主指責他的百姓說： 日子將到， 我要與以色列家和猶大家另立新約，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For finding fault with them, he saith, Behold, the days come, saith the Lord, when I will make a new covenant with the house of Israel and with the house of Judah:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>