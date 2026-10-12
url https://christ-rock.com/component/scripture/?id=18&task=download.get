--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -19,103 +19,103 @@
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R0a20822fbe3748ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7af400149803486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R02b0e7f7100f4557" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R387470c61a984d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rcea5452bd1024a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rab3c6585a17148d9" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R321c3e5b816648f9"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Red5ec022f4d047e3"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R0b570e7db4ef4e80"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rebdc9838b52f4747"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Raae004eb5e294ac3"/>
-[...9 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rd26c234bf5c44ecf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R7455a950a55f4026"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Re7fe8664b047426d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Radbc93aedc7d47e7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R041895a3cdb449dd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R80285a2edeaa491f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R59b12668d3c8491b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R91a84535ff13442b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rd461675042b54dd3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R73924e75c9cd4877"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rc50b205cabb24b84"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R57902c701fae4393"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R40791d74892741e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R321c3e5b816648f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0b570e7db4ef4e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Ra1929ec02b6e4df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R38ebff48aa6e46aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Raae004eb5e294ac3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R47daa1e8ae71412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbdecdf711b194747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7214a7216a35498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc9ae23d955d74bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd3c03b088a604d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R52e8d75a4e494da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rbe92bf694c904f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rdb68f7addc504c38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re95df2d68c00487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd26c234bf5c44ecf" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R2b39af01ccb24a17" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc6a7e43c753b477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Red5ec022f4d047e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rebdc9838b52f4747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc143ac3feb064810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R067ad2c16e6f453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7455a950a55f4026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re7fe8664b047426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Radbc93aedc7d47e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R041895a3cdb449dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R80285a2edeaa491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R59b12668d3c8491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R91a84535ff13442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd461675042b54dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R73924e75c9cd4877" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc50b205cabb24b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R57902c701fae4393" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R165c32c2168c48fd" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -319,81 +319,81 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9a05163a71554cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6de8d973a5224ef5" /></Relationships>
-[...29 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6de72fd6e4744557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re5321994dc934960" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R70e9573f23bc4c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R60a83b5013864833" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R3a676a13cb39413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rabc10b2ba4004d06" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc042fe9b718b4549" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf8e129c9a6ac4f3c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rfb3250f2f81e49a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R45f371dda583456f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R12e6ba8d829d4286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R21de024ad2dc4ed2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R357715dbbe174eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R64ee5b9605bb4dc3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9729b01141cc4295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5064faa1a4db4913" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R78a9bacf15364af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R00e3d3cbdf2e4f93" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb3310ea301e0438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd8beb6bbb0f1489a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc77406db448247d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R028cc8eea4c64ad0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R28269c11d59f47d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd4f6fb0d7af04db4" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1397,100 +1397,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3c4235c542fe4546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rb0559ae2fa4b4ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R728d058a903a4b2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R5f45c4c779b74ac2" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3762985386cf476b" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfd63e911aa994ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R15a5f9e17736440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rfeef4f46a93e4ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R23467d084e92405f" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9518f202e7794b9e" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb0559ae2fa4b4ac4"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R15a5f9e17736440f"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R728d058a903a4b2c"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfeef4f46a93e4ffa"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2516,116 +2516,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R5f45c4c779b74ac2"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R23467d084e92405f"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rcbd43540e9de415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R722d2779df924640" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R33172813072c4dfd" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R21b3ff831bb14e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re67b74e46a9742c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd95b9bfc60174793" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R722d2779df924640"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R33172813072c4dfd"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re67b74e46a9742c3"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rd95b9bfc60174793"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2689,81 +2689,81 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf6b7b6c3df1a4a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R4184e8cf2642478f" /></Relationships>
-[...29 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R539e1335e13a41b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R4430e7bfcf424dca" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R528c87514be942d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R73812a8241064cd1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd84cec787659467a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R7c28c532410d4e87" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfbd25c0a39b643db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rdd31babe07f4487f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2babd803c3274c70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rb2886a3c7c944f00" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0e99aad180f74d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Reb2462c8862542b9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R717714142d484c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R62b54e949bfe4404" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R11a42b45fae7445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rc9563d7cc13c4cc7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R856e3f82798b4dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Ra3218a33bbc44e2c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra99f722ecfad4f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R5e7fd52415624b4d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rae30dc7d569b4d07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rd09bda444ae24938" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R69db604305e24f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R9ddcf498cd6746f2" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2781,65 +2781,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書第1章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>1 John 1 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2857,183 +2861,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 1:9  |  1 John 1:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們若認自己的罪，神是信實的，是公義的，必要赦免我們的罪，洗淨我們一切的不義。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If we confess our sins, he is faithful and just to forgive us our sins, and to cleanse us from all unrighteousness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3049,183 +3015,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 1:10  |  1 John 1:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們若說自己沒有犯過罪，便是以神為說謊的，他的道也不在我們心裏了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If we say that we have not sinned, we make him a liar, and his word is not in us.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3241,183 +3169,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 1:1  |  1 John 1:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>論到從起初原有的生命之道，就是我們所聽見、所看見、親眼看過、親手摸過的。（</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That which was from the beginning, which we have heard, which we have seen with our eyes, which we have looked upon, and our hands have handled, of the Word of life;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3433,183 +3323,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 1:2  |  1 John 1:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這生命已經顯現出來，我們也看見過，現在又作見證，將原與父同在、且顯現與我們那永遠的生命傳給你們。）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>(For the life was manifested, and we have seen it, and bear witness, and shew unto you that eternal life, which was with the Father, and was manifested unto us;)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3625,183 +3477,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 1:3  |  1 John 1:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們將所看見、所聽見的傳給你們，使你們與我們相交。我們乃是與父並他兒子耶穌基督相交的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That which we have seen and heard declare we unto you, that ye also may have fellowship with us: and truly our fellowship is with the Father, and with his Son Jesus Christ.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3817,183 +3631,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 1:4  |  1 John 1:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們將這些話寫給你們，使你們的喜樂充足。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And these things write we unto you, that your joy may be full.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4009,183 +3785,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 1:5  |  1 John 1:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神就是光，在他毫無黑暗。這是我們從主所聽見、又報給你們的信息。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>This then is the message which we have heard of him, and declare unto you, that God is light, and in him is no darkness at all.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4201,183 +3939,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 1:6  |  1 John 1:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們若說是與神相交，卻仍在黑暗裏行，就是說謊話，不行真理了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If we say that we have fellowship with him, and walk in darkness, we lie, and do not the truth:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4393,183 +4093,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 1:7  |  1 John 1:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們若在光明中行，如同神在光明中，就彼此相交，他兒子耶穌的血也洗淨我們一切的罪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But if we walk in the light, as he is in the light, we have fellowship one with another, and the blood of Jesus Christ his Son cleanseth us from all sin.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4585,183 +4247,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 1:8  |  1 John 1:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們若說自己無罪，便是自欺，真理不在我們心裏了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If we say that we have no sin, we deceive ourselves, and the truth is not in us.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>