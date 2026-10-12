--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -49,118 +49,118 @@
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R79040aa3b784437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R1c8aa13193a44a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf356dde9e60a4f21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rc6e7f07dd31e47ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R5612a1677dba4abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9cb09f94baa94cc7" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf58eecdcfdba4172"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R0f9989e697914efd"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R404d88c83ed24908"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R0ace2dc62b214c30"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc36e9c13daa04016"/>
-[...24 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Rc57df412ca5e4cb5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd625328f8f684eac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rb97d32afc3dd414a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R57fd4b5b34734471"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R8bf04900db8e43c9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R5eeecdaa7d26426f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Re8c8e535a03d4d42"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Raaa989116f6448bf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R9ab3477cdba94de1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Raf7343c1813a4c2b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R67596be31c284df6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R3bbe7c465cdd43c2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rb585ea37221c4c12"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R32093726734a4929"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rce619bb99da94605"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R1342449072814923"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Ra75ff0e41d6c48d7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Ra3394658897d449b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R91e90f23ece64790"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R83a9a79f2a764f90"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R7fb873cc295c4cfa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R11c68da5f1954808"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rbad2babedf164e79"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rdf512856d7e8418e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rfb76fa1693d8457d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R026bf44e59e44a30"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Rb75f1cad8c434ea2"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R9276fff0036e400c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf58eecdcfdba4172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R404d88c83ed24908" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R228e9a6b307c4bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rfacc1ed7c6004f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc36e9c13daa04016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R333e4dedd6fe4e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2651bfcdc36f4c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7e9b3079abbc4fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R11e70d97b49a467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5e3bc84152104871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb62e12ef1b7a4cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R592829927b5e4067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rbf61a16ad53c4d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rde6f97fbd77f466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rbe5353bb287544de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc1abbb90d9a54a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R420a18991fea4b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf46e04b4398d4a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rf2612d1443814a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rd4895d50167a4485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rb35a4bec96694827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R26d67b24c6f64684" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R4a26bc49beef41e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rb3e4d1f41c8846eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Ree990f382c624525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R341ab9ee65de4480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rf773b3a8f6754680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R19a6c83aac804b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Re2b563b93fe24148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rc57df412ca5e4cb5" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R9b24b3b2b7b34c07" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rb90292f1e14f4c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0f9989e697914efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0ace2dc62b214c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R6133e6986f6e4716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R46d0d95d6f4e41c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd625328f8f684eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb97d32afc3dd414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R57fd4b5b34734471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8bf04900db8e43c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5eeecdaa7d26426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re8c8e535a03d4d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Raaa989116f6448bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9ab3477cdba94de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Raf7343c1813a4c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R67596be31c284df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R3bbe7c465cdd43c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb585ea37221c4c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R32093726734a4929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rce619bb99da94605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R1342449072814923" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra75ff0e41d6c48d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Ra3394658897d449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R91e90f23ece64790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R83a9a79f2a764f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R7fb873cc295c4cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R11c68da5f1954808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rbad2babedf164e79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rdf512856d7e8418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rfb76fa1693d8457d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R026bf44e59e44a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rb75f1cad8c434ea2" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb410510faeb54ef1" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -364,126 +364,126 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc0cfdc4116924c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1e36136f79a84209" /></Relationships>
-[...74 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R20eef5e65eb44ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re30887acddbd422a" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb3a7982a384e41df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd78a90e64e0e4a14" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rdd6383ac1e534034" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5deecc02576f412b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R47b0c0ffd5fc459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8dd084b8bd94458e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rd1aaf215bd6046c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8b41060fb34642f8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R00cb87d66d5e453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2b69314cbd424f30" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Raf67d82869684bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R956d7929006d49be" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R2a2eaa5a6de940d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9af0e525d196476a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R3258b566e7a84d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd8bf971100574b77" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rf8effab4e09e4473" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R13c0c62c8fc04d8d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rd1b2655c859c4843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf924464d53d9411a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R82488258c6084c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re0e99b18bdd5414f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rce9cd1fccf1044ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R007d5afab1c04a74" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R11a469cbb7ad4cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc6976a8dbd6349cc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rccbf7427a9f94a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc91491c9da5f4661" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R36f20ca825e1497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra26a6d711e054dbd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rff3a082e126b427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R42d67741b59a45f8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R3fd68bb1b1754ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf30763a902cf446b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R6e574b0c8b824294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R25f2a0b7de1849ae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Ra79f9e94b6cd4681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R394a641a3d844309" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf840a2f58c25444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R37659ee54df6457e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R96b54b35b9e943b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R67b59e49577c46c8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9cc8ccc5367a4206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R00cc32a8e8ba4644" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf533ee6f0e5c42a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R123565fc79004028" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb40bbb68121a4fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8d79347b328c413a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R87b8f5c2506145e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1e18011b46964348" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R87260f330bf64e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9a67c8bc2f784145" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2912,100 +2912,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R267652f5f7884132" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rd2cd84e4eebc439b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rce54a2c110b2459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R0e69e8a478504950" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Raed8f8afeae24099" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re0ca567338514682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Ra4d420adeb654c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R4517e2f8f02f41d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rec93827a416544d3" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R22d7088576d148dc" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd2cd84e4eebc439b"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra4d420adeb654c6b"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rce54a2c110b2459b"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4517e2f8f02f41d6"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4031,116 +4031,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R0e69e8a478504950"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rec93827a416544d3"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R9bf99069e8a44d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc87886fd3ce1402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra1d977f0785b470e" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R9b648fe26b4044d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd245aaaff595472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R182af41baa37466e" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc87886fd3ce1402d"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ra1d977f0785b470e"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd245aaaff595472b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R182af41baa37466e"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4204,126 +4204,126 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfca2543d8e66486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R2c22edbd5eac4421" /></Relationships>
-[...74 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2e856b837b3e44a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R03836ef6d60e4582" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8bc4b6ff36d84941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R1e736063fe3a42e7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8eff0c5241f949b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R93d258835d3c45f6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3258b67eebfe45db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R6aaa1393bb824759" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reaf3a4dcd633480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Re7f53044baeb4c3e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd140b9c99fd24ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rf7c4758227f9435f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R549e2b1ab53940ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rd9a63a37b0224d5c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5474e898527845f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rd5ad8087f88449a0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3dbbc34acc3d45fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rfa371f3ea8d04ad5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R654f2a273a1e4048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Re3af1d23f65a4bdb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3db2e424c54d4fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rbc90113363f64d98" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R052eaf6918a741f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R3a0dbaabaf9241c8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8ea075e5a70b41b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rdf38de4bef964663" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc4d3b4b7664b449d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R859cf64a3a8a4057" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1ad633c92b3e46e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R9ebbd1c1134c4c99" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rff0ff616abbf4ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R4bef6330e72a4687" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re304899c98a14d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rb5e6717212af4d49" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2ad2ac9899a445eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R3e2882dbe3db42e7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R745ac1f1e12c455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rc729cf4f03d54fdf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R25f17772275d4af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R57761a3faf16477f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R03e5859fe4144141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rb5222b9e91904ad8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R71981073a60f4311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Re7544670d31249c4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf5bc456b05774b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R77a2081c0751409a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R29e91e08ad7e4bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R734289527a0e4c4c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R50a0f41446bc42d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rfccaf7328e7a43a4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reaeebae394b34f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Raf8a646595b84bda" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7dc0ee1a3c214c72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R36e470fa2ea94a3a" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4341,65 +4341,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書第13章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hebrews 13 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4417,179 +4421,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 13:9  |  Hebrews 13:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們不要被那諸般怪異的教訓勾引了去；因為人心靠恩得堅固才是好的，並不是靠飲食。那在飲食上專心的從來沒有得着益處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be not carried about with divers and strange doctrines. For it is a good thing that the heart be established with grace; not with meats, which have not profited them that have been occupied therein.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4609,183 +4575,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 13:10  |  Hebrews 13:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們有一祭壇，上面的祭物是那些在帳幕中供職的人不可同吃的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>We have an altar, whereof they have no right to eat which serve the tabernacle.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4801,183 +4729,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 13:11  |  Hebrews 13:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>原來牲畜的血被大祭司帶入聖所作贖罪祭；牲畜的身子被燒在營外。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the bodies of those beasts, whose blood is brought into the sanctuary by the high priest for sin, are burned without the camp.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4993,183 +4883,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 13:12  |  Hebrews 13:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，耶穌要用自己的血叫百姓成聖，也就在城門外受苦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore Jesus also, that he might sanctify the people with his own blood, suffered without the gate.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5185,183 +5037,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 13:13  |  Hebrews 13:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣，我們也當出到營外，就了他去，忍受他所受的凌辱。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let us go forth therefore unto him without the camp, bearing his reproach.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5377,183 +5191,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 13:14  |  Hebrews 13:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們在這裏本沒有常存的城，乃是尋求那將來的城。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For here have we no continuing city, but we seek one to come.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5569,183 +5345,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 13:15  |  Hebrews 13:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們應當靠着耶穌，常常以頌讚為祭獻給神，這就是那承認主名之人嘴唇的果子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>By him therefore let us offer the sacrifice of praise to God continually, that is, the fruit of our lips giving thanks to his name.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5761,183 +5499,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 13:16  |  Hebrews 13:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>只是不可忘記行善和捐輸的事，因為這樣的祭是神所喜悅的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But to do good and to communicate forget not: for with such sacrifices God is well pleased.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5953,179 +5653,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 13:17  |  Hebrews 13:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要依從那些引導你們的，且要順服；因他們為你們的靈魂時刻警醒，好像那將來交帳的人。你們要使他們交的時候有快樂，不致憂愁；若憂愁就與你們無益了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Obey them that have the rule over you, and submit yourselves: for they watch for your souls, as they that must give account, that they may do it with joy, and not with grief: for that is unprofitable for you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6145,183 +5807,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 13:18  |  Hebrews 13:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>請你們為我們禱告，因我們自覺良心無虧，願意凡事按正道而行。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Pray for us: for we trust we have a good conscience, in all things willing to live honestly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6337,183 +5961,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 13:1  |  Hebrews 13:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們務要常存弟兄相愛的心。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let brotherly love continue.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6529,183 +6115,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 13:19  |  Hebrews 13:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我更求你們為我禱告，使我快些回到你們那裏去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I beseech you the rather to do this, that I may be restored to you the sooner.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6721,183 +6269,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 13:20  |  Hebrews 13:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但願賜平安的神，就是那憑永約之血、使群羊的大牧人－我主耶穌從死裏復活的神，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now the God of peace, that brought again from the dead our Lord Jesus, that great shepherd of the sheep, through the blood of the everlasting covenant,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6913,183 +6423,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 13:21  |  Hebrews 13:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在各樣善事上成全你們，叫你們遵行他的旨意；又藉着耶穌基督在你們心裏行他所喜悅的事。願榮耀歸給他，直到永永遠遠。阿們！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Make you perfect in every good work to do his will, working in you that which is wellpleasing in his sight, through Jesus Christ; to whom be glory for ever and ever. Amen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7105,183 +6577,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 13:22  |  Hebrews 13:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>弟兄們，我略略寫信給你們，望你們聽我勸勉的話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I beseech you, brethren, suffer the word of exhortation: for I have written a letter unto you in few words.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7297,183 +6731,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 13:23  |  Hebrews 13:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們該知道，我們的兄弟提摩太已經釋放了；他若快來，我必同他去見你們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Know ye that our brother Timothy is set at liberty; with whom, if he come shortly, I will see you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7489,183 +6885,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 13:24  |  Hebrews 13:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>請你們問引導你們的諸位和眾聖徒安。從意大利來的人也問你們安。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Salute all them that have the rule over you, and all the saints. They of Italy salute you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7681,183 +7039,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 13:25  |  Hebrews 13:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願恩惠[常]與你們眾人同在。阿們！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Grace be with you all. Amen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7873,183 +7193,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 13:2  |  Hebrews 13:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不可忘記用愛心接待客旅；因為曾有接待客旅的，不知不覺就接待了天使。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be not forgetful to entertain strangers: for thereby some have entertained angels unawares.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8065,183 +7347,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 13:3  |  Hebrews 13:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要記念被捆綁的人，好像與他們同受捆綁；也要記念遭苦害的人，想到自己也在肉身之內。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Remember them that are in bonds, as bound with them; and them which suffer adversity, as being yourselves also in the body.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8257,183 +7501,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 13:4  |  Hebrews 13:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>婚姻，人人都當尊重，床也不可污穢；因為苟合行淫的人，神必要審判。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Marriage is honourable in all, and the bed undefiled: but whoremongers and adulterers God will judge.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8449,183 +7655,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 13:5  |  Hebrews 13:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們存心不可貪愛錢財，要以自己所有的為足；因為主曾說：「我總不撇下你，也不丟棄你。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let your conversation be without covetousness; and be content with such things as ye have: for he hath said, I will never leave thee, nor forsake thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8641,183 +7809,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 13:6  |  Hebrews 13:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以我們可以放膽說： 主是幫助我的，我必不懼怕； 人能把我怎麼樣呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So that we may boldly say, The Lord is my helper, and I will not fear what man shall do unto me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8833,183 +7963,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 13:7  |  Hebrews 13:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從前引導你們、傳神之道給你們的人，你們要想念他們，效法他們的信心，留心看他們為人的結局。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Remember them which have the rule over you, who have spoken unto you the word of God: whose faith follow, considering the end of their conversation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9025,183 +8117,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 13:8  |  Hebrews 13:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>耶穌基督昨日、今日、一直到永遠，是一樣的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Jesus Christ the same yesterday, and to day, and for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>