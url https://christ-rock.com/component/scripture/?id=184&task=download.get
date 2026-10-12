--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -37,112 +37,112 @@
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R61db28bf01d44af5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R48cb071e9ff64571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R3e215a6c4a7042b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd18070330ab04439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R2053b40c31944b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R862de40e83094b62" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb9cb552fc7cb49a7"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R2a1edd74dbed419a"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R252b5bf9a79a4023"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rf2549cfbcacd458d"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R9808f96c324b4e66"/>
-[...18 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R76d3dbf07a4842f2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ra39b683fa44b4a5a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R04ac7351fce24101"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R8ab1be1b42584c77"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R1140f27295c04c8f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rf7672e6b3af04c5c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rd2402ff6cf97433d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rc82848f0180a4175"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rd61cde7dd1164b08"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R632825d549fe460d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R80a061d8187e45c4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R23e623fbfd384c86"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rc9f1739d392d47a7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rac9e5a3273e34c63"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R58a71d0b726e49e8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R704d7ad232e74052"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Ra2069d651e974aa7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R9ea5b28ea4374d61"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R9be48433906e42f0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rc91e0e5dba804289"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R243c9ddb72c24d9a"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rbbdad23e13224a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb9cb552fc7cb49a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R252b5bf9a79a4023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R611b2370b06c4a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R953781c5c8724647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9808f96c324b4e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R90b161ca29024c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra67abdae02d54ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R830e7b51410d4ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4e7fd3b333194d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R18984e1fa71d424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rbacbd29c5e6e4c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R40202951d1dc4b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R434f7adf2b924db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R3a5a0a1cb05c4ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf5d0cee4531c4655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb78e452fb4b44be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R93d38fe399bb458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R0dbd511ef913493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ra26fe363914e43eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rdb9d2f9eead342f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R27abb42ae33d4eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R6b4740726f4d4dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R6f16e21cbe034c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R76d3dbf07a4842f2" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R0570fa0f6a214c04" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rd3c84a53ed514b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2a1edd74dbed419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf2549cfbcacd458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R0a97e6a3c2c24fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R2fd11743965744ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra39b683fa44b4a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R04ac7351fce24101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8ab1be1b42584c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1140f27295c04c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf7672e6b3af04c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd2402ff6cf97433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc82848f0180a4175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd61cde7dd1164b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R632825d549fe460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R80a061d8187e45c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R23e623fbfd384c86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc9f1739d392d47a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rac9e5a3273e34c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R58a71d0b726e49e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R704d7ad232e74052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra2069d651e974aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R9ea5b28ea4374d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R9be48433906e42f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rc91e0e5dba804289" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R243c9ddb72c24d9a" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R20139847cad24676" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -346,108 +346,108 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7e7eeee987fb4ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd5d855e1d0bd4c27" /></Relationships>
-[...56 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R03fd176dbdca4e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R66353b085fe04864" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4b43f5e248b04875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5ba6485633104137" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R654fd7261159410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R68e6617605f240f0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R6a3875ebd2fa4163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Red7313b7aec24770" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R38a4e8bf530b43e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R20eb4d69a94947ee" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R03c6e1c8a412472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rce2265a63a3e466b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf3229f080fb34ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6e2ac6fd64e74ba3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R4fc140ccebed42b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R19d2e348d1b54d32" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rbb34e3c43efe4a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R88b2f9c3490a4489" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R2ab15b8de57c43c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb11a1b05dd6c42af" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rfd8998d8f355407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6584ba0952b1431c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Re6396495b034448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra79167def42045bd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5b65543295e443d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R78c227583f2343f1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rddcdfcb43ffe477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6991af7ed6864189" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd71428a212dd4170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R11ac5690136d4791" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8a1b5d42124e44f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbf8c65c001bb4da1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc4d2da0bc5004f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc03b745ae9db48c5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc5700f740c5f4b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra879737f29d043ca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R40790a67d89b4821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R04695e3b6d8647a1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re0f8b493e78e4d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfb9e4306bc5e48fa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R159ec4d25e944bbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfcf1ae84900d4db0" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2306,100 +2306,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R359a305530c04334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R273033fdab0449d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R4627bf15b77e41cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R3d1c74b8899c43e3" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Raf47d6accd704e6e" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R04138d0ccc7d40ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R5ec70cf718674372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rb15b8ae30a104e79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R45a414592f2745a2" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9bad8e09b1b44c31" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R273033fdab0449d0"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5ec70cf718674372"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4627bf15b77e41cb"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb15b8ae30a104e79"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3425,116 +3425,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R3d1c74b8899c43e3"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R45a414592f2745a2"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ra86151bf7d5245cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1bd902c9576e492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb7213ffdb71a48c1" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rae2273f2d3d24019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc941a3d5a0954b8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcdb5b4b9794c4e2d" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1bd902c9576e492f"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rb7213ffdb71a48c1"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc941a3d5a0954b8a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rcdb5b4b9794c4e2d"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3598,108 +3598,108 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3f8049ccc13b4b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R5238b22021194477" /></Relationships>
-[...56 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdac37f9ba6a64223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rf6dc341408724d95" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ref4b865c43f44a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R0dcd7291ce034891" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R727993a168044839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rda72256b47b94dbc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R37ad5e60ddb34071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R4127421762a64d3d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R839a3c2933314d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R1fa5a7db81184a11" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7f6f75df5e8d41d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R2c15c379d4ae4534" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R51cca1ceb4954da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R99681c718190462d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R48acfa7432424e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Ra6175e1d278f45f0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd6dca1be2cd04c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rd33140fb0a9b4c2a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1372bc1e69314e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rbc50c475b04242b1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R45fe86358226453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R2e9873e39eef485f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb326aa3811354df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R2ad6d252d0274445" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re50fc568f16f4337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R1973a8c1a66748b5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R26914d3b47884d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R46a5ceaabe034fb5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2c34ac8076ff4f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R70da2f1fc5ce4d67" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf2cff103987d4e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R8712d1a963bc4757" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re038a219d9be4db7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R2dd47127b1e344d1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdfd0f16436b64b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R72351e4b22b24ef7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdfe71cc22883460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R44688232ec984334" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb710c29c5c6740cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R6244eb2bf614447a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2cec50b39588415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc3edb50dfb214264" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3717,65 +3717,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書第3章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hebrews 3 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3793,183 +3797,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 3:9  |  Hebrews 3:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在那裏，你們的祖宗試我探我， 並且觀看我的作為有四十年之久。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When your fathers tempted me, proved me, and saw my works forty years.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3985,183 +3951,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 3:10  |  Hebrews 3:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，我厭煩那世代的人，說： 他們心裏常常迷糊， 竟不曉得我的作為！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore I was grieved with that generation, and said, They do alway err in their heart; and they have not known my ways.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4177,183 +4105,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 3:11  |  Hebrews 3:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我就在怒中起誓說： 他們斷不可進入我的安息。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So I sware in my wrath, They shall not enter into my rest.)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4369,183 +4259,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 3:12  |  Hebrews 3:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>弟兄們，你們要謹慎，免得你們中間或有人存着不信的惡心，把永生神離棄了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Take heed, brethren, lest there be in any of you an evil heart of unbelief, in departing from the living God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4561,183 +4413,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 3:13  |  Hebrews 3:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>總要趁着還有今日，天天彼此相勸，免得你們中間有人被罪迷惑，心裏就剛硬了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But exhort one another daily, while it is called To day; lest any of you be hardened through the deceitfulness of sin.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4753,183 +4567,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 3:14  |  Hebrews 3:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們若將起初確實的信心堅持到底，就在基督裏有分了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For we are made partakers of Christ, if we hold the beginning of our confidence stedfast unto the end;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4945,183 +4721,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 3:15  |  Hebrews 3:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[經上]說：「你們今日若聽他的話，就不可硬着心，像惹他發怒的日子一樣。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>While it is said, To day if ye will hear his voice, harden not your hearts, as in the provocation.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5137,183 +4875,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 3:16  |  Hebrews 3:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，聽見他話惹他發怒的是誰呢？豈不是跟着摩西從埃及出來的眾人嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For some, when they had heard, did provoke: howbeit not all that came out of Egypt by Moses.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5329,183 +5029,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 3:17  |  Hebrews 3:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神四十年之久，又厭煩誰呢？豈不是那些犯罪、屍首倒在曠野的人嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But with whom was he grieved forty years? was it not with them that had sinned, whose carcases fell in the wilderness?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5521,183 +5183,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 3:18  |  Hebrews 3:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又向誰起誓，不容他們進入他的安息呢？豈不是向那些不信從的人嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And to whom sware he that they should not enter into his rest, but to them that believed not?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5713,183 +5337,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 3:1  |  Hebrews 3:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>同蒙天召的聖潔弟兄啊，你們應當思想我們所認為使者、為大祭司的耶穌。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore, holy brethren, partakers of the heavenly calling, consider the Apostle and High Priest of our profession, Christ Jesus;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5905,183 +5491,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 3:19  |  Hebrews 3:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣看來，他們不能進入[安息]是因為不信的緣故了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So we see that they could not enter in because of unbelief.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6097,183 +5645,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 3:2  |  Hebrews 3:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他為那設立他的盡忠，如同摩西在神的全家盡忠一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who was faithful to him that appointed him, as also Moses was faithful in all his house.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6289,183 +5799,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 3:3  |  Hebrews 3:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他比摩西算是更配多得榮耀，好像建造房屋的比房屋更尊榮；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For this man was counted worthy of more glory than Moses, inasmuch as he who hath builded the house hath more honour than the house.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6481,183 +5953,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 3:4  |  Hebrews 3:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為房屋都必有人建造，但建造萬物的就是神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For every house is builded by some man; but he that built all things is God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6673,183 +6107,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 3:5  |  Hebrews 3:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>摩西為僕人，在神的全家誠然盡忠，為要證明將來必傳說的事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Moses verily was faithful in all his house, as a servant, for a testimony of those things which were to be spoken after;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6865,183 +6261,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 3:6  |  Hebrews 3:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但基督為兒子，治理神的家；我們若將可誇的盼望和膽量堅持到底，便是他的家了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But Christ as a son over his own house; whose house are we, if we hold fast the confidence and the rejoicing of the hope firm unto the end.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7057,183 +6415,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 3:7  |  Hebrews 3:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>聖靈有話說： 你們今日若聽他的話，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore (as the Holy Ghost saith, To day if ye will hear his voice,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7249,183 +6569,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...12 lines deleted...]
-              <a:defRPr sz="1650">
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 3:8  |  Hebrews 3:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就不可硬着心， 像在曠野惹他發怒、 試探他的時候一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Harden not your hearts, as in the provocation, in the day of temptation in the wilderness:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>