--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -31,109 +31,109 @@
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd832669954494236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R90fe7a2b8c9f4843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rbce2cb2d6cff4dbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7e90f2a710d94b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rdec9df8409814905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R971d45377fcc44ee" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R1d450d5df5544849"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R045e23cde38f4669"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R59a43d16497b41a8"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Ra53d70ec1a0b4710"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R3da62aef659f436f"/>
-[...15 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R83d4b0414b664752"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rb5283051678c4560"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R607533458cf5449a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R5c0016dbf7814a41"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R160096626eca439c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R44f3bdfed47844f2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R35a2ddc627d34160"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R5e2400c2c84544fe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R6de398a1e0244513"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R2ba06a07bfe94e1c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R649db60ae0c74ffd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R6a555b2f6d674a97"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R5df266e4c3024eb5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R446816009f5a4c49"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R848412e8107a4b90"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Ra7ea8cd6c66e46cd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R32ad182684a940d0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R5948728ce2154fcd"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Re3ae5cddfcb6485b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1d450d5df5544849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R59a43d16497b41a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R88409b8a0b924665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R98b49fcb294447c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3da62aef659f436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd7bc72ed19794937" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf5ed3290a45b4cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7923804670714fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rda7414ffbc79407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R602b52b02d634fbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7115e0e069aa43a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Raca618c712a14ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9d31aa8a6f444014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R205920b40a4344d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rfeb00dc4c7e74aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R9d20f8cbbc1140b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R8a2508c56d704817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3ce0c075c7ac4113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R3f5b0459e76245ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R84d47181ac614832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R83d4b0414b664752" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R6c5dfc86d79649a6" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R5934db2a95f043b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R045e23cde38f4669" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra53d70ec1a0b4710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R7a25c2508f814e19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R3ae7eae3405d4471" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb5283051678c4560" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R607533458cf5449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5c0016dbf7814a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R160096626eca439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R44f3bdfed47844f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R35a2ddc627d34160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5e2400c2c84544fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6de398a1e0244513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2ba06a07bfe94e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R649db60ae0c74ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R6a555b2f6d674a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5df266e4c3024eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R446816009f5a4c49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R848412e8107a4b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ra7ea8cd6c66e46cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R32ad182684a940d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R5948728ce2154fcd" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R55916dafe80e431a" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -337,99 +337,99 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R22863e30045e4bf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd451f78f1857466c" /></Relationships>
-[...47 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R307d037bb7df4187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4b14ea67993d4f8b" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7edf77dae2c94aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9a6b956398104324" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra8c3082ad5294533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra557d5225f8742c8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf8bb825685574d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R156fb9ad65d74c3c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc4ae2ae035284193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R64326ca29c014ad7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rff7ea8bcbb9245f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5857e0b9a2484a6a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R778135ed7be544bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2551ac44e19f43ce" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R0b9ca840813148db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R36c9d489efad4a4b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R0ea08438e0d0451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb96b375db951450a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R08b639c214f542b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf86f170b47d74531" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rbbeca3dd5ae946e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5f448ad87da14c14" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rdd7fd364006d41b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rddddb875b84d4b86" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd7576ddbb2114e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R61737e17e22a43bc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R22e57017c028468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ba83db2c05246d4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9081339a5af54c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9b4bd7910fd944c3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R50e0b148b0544a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reb95873f7e4c494d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R802a15717d274262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7c6f5f67defc42e0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R380af8d02ea64c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5eb42a5ee448474b" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2003,100 +2003,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf9b6f582de024c45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rbbef282700c04909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R20c7a157f82c4124" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R94c2ac9585404380" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R28b3f04690414132" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re4efeebe2b5d4a5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R91e57b136cfc4483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R6624f73b95e641d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R3e979500e6d74c0c" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2ca61e8d87614eed" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbbef282700c04909"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R91e57b136cfc4483"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R20c7a157f82c4124"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6624f73b95e641d0"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3122,116 +3122,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R94c2ac9585404380"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R3e979500e6d74c0c"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R85f006659e0d4075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R61e591d5565b43df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcd5cb5b8b5434f49" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R65485add06ae478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R882e018317314014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R571bdf9106d0463b" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R61e591d5565b43df"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rcd5cb5b8b5434f49"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R882e018317314014"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R571bdf9106d0463b"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3295,99 +3295,99 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3a01019b5a13472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R132853a779104c7b" /></Relationships>
-[...47 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rad631fc8013641f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R825e98720d324395" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7a514b6624e14326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R33abd9a1f41e43fb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra7583e420d5d4377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Ra00e591c53e34c12" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R438efd8f6b19458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R914d7677aed04c85" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R39328c9533a543f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R610ddda2974040ed" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf7f5b5a8a73540a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Raff5a45b8e6f49fc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R15f86185a53e476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R0654e568ce664a7e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R128ee9ebb25845c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rabb2badcdf2c451d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb5f8fb3c876b476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Ref1b06e5015c4549" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0c5c07c3d48d4a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R80da1e1001334bf5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1ca950aaec6944e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rd37c8a60f47c46a8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9f8320cbe3024151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R6c5ff44aaac54e70" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a61631f1d3444af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R7b24119d88b4489a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R234bbed8b5c64346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R72cf6d5f24694a83" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf966994165524772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R4ebeb8ed8ba54e88" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R01b1672ef8ef419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rf89e4b776c7d4939" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra8e3ec5d961142fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Re49118589d364167" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6b8574e1bfa84bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rfd0f32adf66a4aca" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3405,65 +3405,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書第4章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hebrews 4 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3481,183 +3485,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 4:9  |  Hebrews 4:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣看來，必另有一安息日的安息為神的子民存留。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There remaineth therefore a rest to the people of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3673,183 +3639,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 4:10  |  Hebrews 4:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為那進入安息的，乃是歇了自己的工，正如神歇了他的工一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he that is entered into his rest, he also hath ceased from his own works, as God did from his.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3865,183 +3793,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 4:11  |  Hebrews 4:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，我們務必竭力進入那安息，免得有人學那不信從的樣子跌倒了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let us labour therefore to enter into that rest, lest any man fall after the same example of unbelief.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4057,183 +3947,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 4:12  |  Hebrews 4:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神的道是活潑的，是有功效的，比一切兩刃的劍更快，甚至魂與靈，骨節與骨髓，都能刺入、剖開，連心中的思念和主意都能辨明。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the word of God is quick, and powerful, and sharper than any twoedged sword, piercing even to the dividing asunder of soul and spirit, and of the joints and marrow, and is a discerner of the thoughts and intents of the heart.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4249,183 +4101,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 4:13  |  Hebrews 4:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並且被造的沒有一樣在他面前不顯然的；原來萬物在那與我們有關係的主眼前，都是赤露敞開的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Neither is there any creature that is not manifest in his sight: but all things are naked and opened unto the eyes of him with whom we have to do.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4441,183 +4255,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 4:14  |  Hebrews 4:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們既然有一位已經升入高天尊榮的大祭司，就是神的兒子耶穌，便當持定所承認的道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Seeing then that we have a great high priest, that is passed into the heavens, Jesus the Son of God, let us hold fast our profession.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4633,183 +4409,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 4:15  |  Hebrews 4:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因我們的大祭司並非不能體恤我們的軟弱。他也曾凡事受過試探，與我們一樣，只是他沒有犯罪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For we have not an high priest which cannot be touched with the feeling of our infirmities; but was in all points tempted like as we are, yet without sin.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4825,183 +4563,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 4:16  |  Hebrews 4:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，我們只管坦然無懼地來到施恩的寶座前，為要得憐恤，蒙恩惠，作隨時的幫助。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let us therefore come boldly unto the throne of grace, that we may obtain mercy, and find grace to help in time of need.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5017,183 +4717,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 4:1  |  Hebrews 4:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們既蒙留下，有進入他安息的應許，就當畏懼，免得我們中間或有人似乎是趕不上了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let us therefore fear, lest, a promise being left us of entering into his rest, any of you should seem to come short of it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5209,183 +4871,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 4:2  |  Hebrews 4:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為有福音傳給我們，像傳給他們一樣；只是所聽見的道與他們無益，因為他們沒有信心與所聽見的道調和。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For unto us was the gospel preached, as well as unto them: but the word preached did not profit them, not being mixed with faith in them that heard it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5401,179 +5025,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 4:3  |  Hebrews 4:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但我們已經相信的人得以進入那安息，正如神所說：「我在怒中起誓說：『他們斷不可進入我的安息！』」其實造物之工，從創世以來已經成全了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For we which have believed do enter into rest, as he said, As I have sworn in my wrath, if they shall enter into my rest: although the works were finished from the foundation of the world.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5593,183 +5179,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 4:4  |  Hebrews 4:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>論到第七日，有一處說：「到第七日，神就歇了他一切的工。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he spake in a certain place of the seventh day on this wise, And God did rest the seventh day from all his works.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5785,183 +5333,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 4:5  |  Hebrews 4:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又有一處說：「他們斷不可進入我的安息！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And in this place again, If they shall enter into my rest.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5977,183 +5487,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 4:6  |  Hebrews 4:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>既有必進安息的人，那先前聽見福音的，因為不信從，不得進去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Seeing therefore it remaineth that some must enter therein, and they to whom it was first preached entered not in because of unbelief:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6169,183 +5641,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 4:7  |  Hebrews 4:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以過了多年，就在大衛的書上，又限定一日，如以上所引的說：「你們今日若聽他的話，就不可硬着心。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Again, he limiteth a certain day, saying in David, To day, after so long a time; as it is said, To day if ye will hear his voice, harden not your hearts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6361,183 +5795,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>希伯來書 4:8  |  Hebrews 4:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若是約書亞已叫他們享了安息，後來神就不再提別的日子了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For if Jesus had given them rest, then would he not afterward have spoken of another day.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>