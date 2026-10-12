--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -25,106 +25,106 @@
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ref8a2f4f8e1e4ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R4e13117fcbc74943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd1914764c4044928" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3529c71e42b24ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R58a1b98342df4ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R638e9663fb0a4e5f" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd9135f3d76dc4bd9"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R354e335619344f0a"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R337553ebfe3547c6"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R854bc23682a14e25"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R7c997a665e254e8a"/>
-[...12 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R4a742cb51e684fd9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rcb6fa203e5284aba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rd76f739cf61748eb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R91039f028902491d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R93aaba006cb84ace"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R89df48b7a1c84d48"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R6e87683bb8b64f93"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Reae890972d8a48e7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R6ee054cad4aa4f98"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R3b9382b02360480a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R77af52dc5e4244ab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R13938b01cef5445c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R4017e12286c0447d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R01fb174cf2c44833"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R0c3353d56522413e"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Re507569a67bf448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd9135f3d76dc4bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R337553ebfe3547c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Re5cfd5b763aa416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rdc0fa710423c4cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7c997a665e254e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R00d67dcfb5ad4447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rba279a24c81a49b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8d6c4483a9124345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R91d0e0171c5c49c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rfe056d29e2a04076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R503c98dbad154116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rbd2e4ea059a94d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R73369728193e4407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R846feaf079714af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R71beae2d9a434a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R362634f36af44952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R4f6968068ce04689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R4a742cb51e684fd9" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R5867969a65b3453f" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R54a18ee247df4fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R354e335619344f0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R854bc23682a14e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R462079ab378147d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R3855695c7ed249a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rcb6fa203e5284aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd76f739cf61748eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R91039f028902491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R93aaba006cb84ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R89df48b7a1c84d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6e87683bb8b64f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Reae890972d8a48e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6ee054cad4aa4f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3b9382b02360480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R77af52dc5e4244ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R13938b01cef5445c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4017e12286c0447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R01fb174cf2c44833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R0c3353d56522413e" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R5d082fe39ba241c6" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -328,90 +328,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R64b6f80e9bce4632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R213528f8afc54a94" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1f1f34dcfb6c407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1c912e21e70f4791" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra9f301f33466430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0195cfdcc25b40c6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rca40fe2c0f7c4f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R470cdb322cba4a88" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R143bf5b4f5b642a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb4cc64d194ce4c09" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5643e2eb81c54c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd43a28b4a6c9431e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rcada7b6a21044113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R043b4d12b81d45a2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Ra635f2c395ac4047" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R227ba0e891214c71" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf7ef44a61ff242e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R569b0bb990d34e7c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rdd582c1bb0184ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6538768d89ba47f1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rbe2a4e9dd13349af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reb889c9e8e024706" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7c67bf61e6d34980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R37de63f5b1ac453b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R451b5a9c68a447a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R22daecd84fe84b34" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1744b3ad6f94449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5c873c3ad2224d0b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R81b28f02ccab4c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R558d4e3688e34492" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2a9dd048afc84c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd4596c3ed51c4c3b" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1700,100 +1700,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rae219fb4c55a4a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R58526c3c6e6b454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R21c48db56a834f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rd77453b04d4e4f21" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R163311f1ad234460" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rded9b50c0e5b456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re040dc2ba6514acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R207d2c55cca847b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rdfe98595b8424e98" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re86ec979e3134d2e" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R58526c3c6e6b454d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re040dc2ba6514acf"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R21c48db56a834f68"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R207d2c55cca847b4"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2819,116 +2819,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rd77453b04d4e4f21"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rdfe98595b8424e98"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rdc3b0df44af64da4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1f461022297d4c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raf09d4164f624b48" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R730fe224f08342ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R389bf7172265439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Red6c2212f3494a74" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1f461022297d4c6c"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Raf09d4164f624b48"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R389bf7172265439f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Red6c2212f3494a74"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2992,90 +2992,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8d3d9a1fdde04a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rdb984440d6e14659" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7c2cccfff71544c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R8ab85d16383d4372" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9d9cc410b32d482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R034acb530188417a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7cbd0a42529d41b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R30cfefc48cd244c3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ea887dfd7f64505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rb379548c66b04646" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf86583871fd14b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rdac8d9e50633451d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R17ced0c3950d461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R609f06467f8c46b4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R493c8dd5ef2b4ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rea4bb875ea124eac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R938f5d03d00e46a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R55d7a30e06664700" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7cadb576cae94b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rb01d0d651edd46f6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9548f387684147f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rb71f0c80d059432e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf8b0088e8b194027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R681210a81c844e00" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0a661bf138ad49b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R0e02ffbdd8cd4b3b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd8bd6d59f3524bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R871b6e17b18145ec" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rddbaa62e5fb0433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R25af1e8157a040c0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R59eb29f75bf84487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R09e09a50b4234db8" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3093,65 +3093,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰二書第1章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>2 John 1 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3169,183 +3173,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰二書 1:9  |  2 John 1:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡越過基督的教訓不常守着的，就沒有神；常守這教訓的，就有父又有子。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whosoever transgresseth, and abideth not in the doctrine of Christ, hath not God. He that abideth in the doctrine of Christ, he hath both the Father and the Son.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3361,183 +3327,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰二書 1:10  |  2 John 1:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>若有人到你們那裏，不是傳這教訓，不要接他到家裏，也不要問他的安；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If there come any unto you, and bring not this doctrine, receive him not into your house, neither bid him God speed:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3553,183 +3481,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰二書 1:11  |  2 John 1:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為問他安的，就在他的惡行上有分。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he that biddeth him God speed is partaker of his evil deeds.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3745,183 +3635,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰二書 1:12  |  2 John 1:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我還有許多事要寫給你們，卻不願意用紙墨[寫出來]，但盼望到你們那裏，與你們當面談論，使你們的喜樂滿足。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Having many things to write unto you, I would not write with paper and ink: but I trust to come unto you, and speak face to face, that our joy may be full.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3937,183 +3789,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰二書 1:13  |  2 John 1:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你那蒙揀選之姊妹的兒女都問你安。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The children of thy elect sister greet thee. Amen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4129,183 +3943,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰二書 1:1  |  2 John 1:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>作長老的寫信給蒙揀選的太太和她的兒女，就是我誠心所愛的；不但我愛，也是一切知道真理之人所愛的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The elder unto the elect lady and her children, whom I love in the truth; and not I only, but also all they that have known the truth;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4321,183 +4097,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰二書 1:2  |  2 John 1:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>愛你們是為真理的緣故，這真理存在我們裏面，也必永遠與我們同在。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the truth’s sake, which dwelleth in us, and shall be with us for ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4513,183 +4251,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰二書 1:3  |  2 John 1:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>恩惠、憐憫、平安從父神和他兒子耶穌基督在真理和愛心上必常與我們同在！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Grace be with you, mercy, and peace, from God the Father, and from the Lord Jesus Christ, the Son of the Father, in truth and love.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4705,183 +4405,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰二書 1:4  |  2 John 1:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我見你的兒女，有照我們從父所受之命令遵行真理的，就甚歡喜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I rejoiced greatly that I found of thy children walking in truth, as we have received a commandment from the Father.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4897,183 +4559,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰二書 1:5  |  2 John 1:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>太太啊，我現在勸你，我們大家要彼此相愛。這並不是我寫一條新命令給你，乃是我們從起初所受的命令。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And now I beseech thee, lady, not as though I wrote a new commandment unto thee, but that which we had from the beginning, that we love one another.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5089,183 +4713,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰二書 1:6  |  2 John 1:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們若照他的命令行，這就是愛。你們從起初所聽見當行的，就是這命令。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And this is love, that we walk after his commandments. This is the commandment, That, as ye have heard from the beginning, ye should walk in it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5281,183 +4867,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰二書 1:7  |  2 John 1:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為世上有許多迷惑人的出來，他們不認耶穌基督是成了肉身來的；這就是那迷惑人、敵基督的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For many deceivers are entered into the world, who confess not that Jesus Christ is come in the flesh. This is a deceiver and an antichrist.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5473,183 +5021,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰二書 1:8  |  2 John 1:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要小心，不要失去你們所做的工，乃要得着滿足的賞賜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Look to yourselves, that we lose not those things which we have wrought, but that we receive a full reward.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>