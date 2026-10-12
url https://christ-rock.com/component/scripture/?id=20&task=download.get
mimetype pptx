--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -41,114 +41,114 @@
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rdf0c17c345e143b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8ad6212effa94b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R07a9098cef52423e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra1b944f9c9a84455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rbb756ebd3cd743df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rcd896796fee740cb" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb5733476600f4e27"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rf4464ff963ce496d"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R5b7aba182f384948"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rf0b1d5ac90604d66"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R81815854f2a6443a"/>
-[...20 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rbc2edef9b01b421d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Raad09b6ce1234cfb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R124c2341f7ac421b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R10c8ba466c8f4c14"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Ra617a7250a0c483b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R1aba4b144fce4b13"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R670ae355f5234e0b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R7c64722b2e04466e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R92819b2b3c13412c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rf2638140d9f74de2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R2a0c376996ff4744"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R3766671daee54ff1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R778c09f4de164b6f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R214f01032c444115"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R82f09a1281e74d76"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Re5fe846500e44a4c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R6bcd1135ae7c4cd1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rd0a89c37bde14d2f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R3f6e87a4cc0147df"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rdd250459d44f4865"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R4392cde1f90944ae"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R56c7f2337f924232"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R0c12fc937f964a73"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R7e14cc5e41194dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb5733476600f4e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5b7aba182f384948" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Re63fdc1c35374f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R574cdab045264161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R81815854f2a6443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R32522a8049e141f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbf4024d203c64818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2aacd5b7c1284e37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rbe2b4c31db8c4b1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R15f793c865cc4c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf6424476c8ca46e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rbd1a4381b9474b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R036bc99b21d642e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re38a013ebc364874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8fcf9f0ad3d04827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R323b3178c822461e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R0f1e7bf76a984932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R212c4608a2f64ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R3f874fbe251541b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Ra626c52182c44a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Ra697fe70f1544c1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R5ee675f01a8f4384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R6e828a3562af4c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rc21e60867e264731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rbe5286a38b8f435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rbc2edef9b01b421d" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R0bd46e2005a9443a" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R91b10e8f8ada4514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf4464ff963ce496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf0b1d5ac90604d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rd20ed4a761ad45f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R832ccb59bf564c83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Raad09b6ce1234cfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R124c2341f7ac421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R10c8ba466c8f4c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra617a7250a0c483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1aba4b144fce4b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R670ae355f5234e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7c64722b2e04466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R92819b2b3c13412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rf2638140d9f74de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R2a0c376996ff4744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R3766671daee54ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R778c09f4de164b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R214f01032c444115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R82f09a1281e74d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re5fe846500e44a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R6bcd1135ae7c4cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rd0a89c37bde14d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R3f6e87a4cc0147df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rdd250459d44f4865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R4392cde1f90944ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R56c7f2337f924232" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R0c12fc937f964a73" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rd7443cee48504ded" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -352,114 +352,114 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd61d9319c2c040d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc0b43b9bcedc40d5" /></Relationships>
-[...62 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R87cdc868e4a743c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0693f8bf52a64fc2" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra547c7e619ef418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R55c0cc05b7db4dc6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbb6d09f2af2b4d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3d95bb7e131e4893" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra038426ce6dc4f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R711abfadb66344c6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R7dc9727ac4a04225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc158b235047043ea" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd01927a855b24ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6e2fea8ccca1458a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rc92cb1dc4bb94b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R04f3f69d544a4b20" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R75b115c2f3b54461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4b15f26e6484449b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R0664455a4cd74d15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdf5c02b3066845b6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R7a2c587cb6a94956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Red9627280097483c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R0f1e6c3dff034855" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7cbb17b891f340cf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rc939b4dd84e448e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6e572e1f1fc340dd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R97e5363bc5d542be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2033cc5bc73b4077" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Ra8079bd70cde4eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd33ad4004dee44cb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R1502c5309a204bc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9c63ba6709f149cc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R2242d5126f8644f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb752c117de504c03" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra31aeca4208d47b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4e30f8e1a9bc4413" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1a2fd2215a744239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7f73656098544243" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7e3f453a57a448ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Redba5e82f84c47f8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf6870f80dcf4426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcd856d931aa44049" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R184cb41d4f3247bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9dd507b9953d42d8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R122fe036068a4b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1574226ca74d4ac2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc11d81bcdcda4690" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf7c4b6a06f234890" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2508,100 +2508,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re443c5e67c1d4191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R3ca5149c667c4425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rdbbb8abca85f46e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R4157afc3e0bf4a68" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfb0fd4ed7add4770" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra629efb8740643b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re4daeac085b54568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Ra7c1ba58c2ea4acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rd332786572d544a7" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3c06e6e0b5d74f50" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3ca5149c667c4425"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re4daeac085b54568"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdbbb8abca85f46e2"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra7c1ba58c2ea4acf"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3627,116 +3627,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R4157afc3e0bf4a68"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rd332786572d544a7"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R2b3d05607a6c4a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2374b63c2c8b4a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R55157c0856e54518" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rb0a93f972fe84864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra6e55108303d4b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R39e87c0cf2824871" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R2374b63c2c8b4a19"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R55157c0856e54518"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra6e55108303d4b53"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R39e87c0cf2824871"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3800,114 +3800,114 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd2c66b634414468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rccb05e2d79cb4b40" /></Relationships>
-[...62 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rba47e5bd626140c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R27b6aa0502e045f3" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R871d820a4ae24484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R9250d46c955545e5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R208841d8b81e404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R3d40a085e4ce403f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3a5eeabf66bf4f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R6acf5ef977fd49a8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R89c11dc5d0c0433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R2859e64ee65a4fc8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re009a39d034240f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rd028bcf511394c20" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6bf93d659b8649cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R0798e90181fe4d9c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc793a3ad5615469f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R8214601a098c4a6e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0b28ffa7d28f4d8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R359a500d9d0e4914" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R41fed6821e514f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rab44aa77309c419e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R87b22ff63e974b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rf20ed703d9a044cc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc0638ab1b9304e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R1075bd5ec8dc423b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R679b20a0e8e94f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Ra9aef9ed8eb44d1c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rffcea1cf2819486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R4e91fb1b13cd4c54" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9a2a2217b90a435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rdd24646ed6cf45c1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1453fed1e1774971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R63ccaa833ee847c5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R28cae968cba346c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rc24622c68dab4042" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R28ae97a8bfb549bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rc195fc289e2f47b9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R260eecc4fe0e424f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Re5cfb117ecc949ac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb5a22523dc964489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R3f72568824ed4a4f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb795c37812a84fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R246a9be83c964c7c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R465fb3cccaab4df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R870c6f23368249e1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6d7420870e674fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R2bc5c0be5bc4448d" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3925,65 +3925,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書第4章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>1 John 4 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4001,183 +4005,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 4:9  |  1 John 4:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神差他獨生子到世間來，使我們藉着他得生，神愛我們的心在此就顯明了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In this was manifested the love of God toward us, because that God sent his only begotten Son into the world, that we might live through him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4193,183 +4159,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 4:10  |  1 John 4:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不是我們愛神，乃是神愛我們，差他的兒子為我們的罪作了挽回祭，這就是愛了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Herein is love, not that we loved God, but that he loved us, and sent his Son to be the propitiation for our sins.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4385,183 +4313,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 4:11  |  1 John 4:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>親愛的[弟兄]啊，神既是這樣愛我們，我們也當彼此相愛。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Beloved, if God so loved us, we ought also to love one another.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4577,183 +4467,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 4:12  |  1 John 4:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從來沒有人見過神，我們若彼此相愛，神就住在我們裏面，愛他的心在我們裏面得以完全了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>No man hath seen God at any time. If we love one another, God dwelleth in us, and his love is perfected in us.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4769,183 +4621,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 4:13  |  1 John 4:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神將他的靈賜給我們，從此就知道我們是住在他裏面，他也住在我們裏面。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hereby know we that we dwell in him, and he in us, because he hath given us of his Spirit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4961,183 +4775,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 4:14  |  1 John 4:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>父差子作世人的救主；這是我們所看見且作見證的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And we have seen and do testify that the Father sent the Son to be the Saviour of the world.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5153,183 +4929,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 4:15  |  1 John 4:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡認耶穌為神兒子的，神就住在他裏面，他也住在神裏面。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whosoever shall confess that Jesus is the Son of God, God dwelleth in him, and he in God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5345,183 +5083,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 4:16  |  1 John 4:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神愛我們的心，我們也知道也信。 神就是愛；住在愛裏面的，就是住在神裏面，神也住在他裏面。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And we have known and believed the love that God hath to us. God is love; and he that dwelleth in love dwelleth in God, and God in him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5537,183 +5237,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 4:17  |  1 John 4:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣，愛在我們裏面得以完全，我們就可以在審判的日子坦然無懼。因為他如何，我們在這世上也如何。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Herein is our love made perfect, that we may have boldness in the day of judgment: because as he is, so are we in this world.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5729,183 +5391,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 4:18  |  1 John 4:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>愛裏沒有懼怕；愛既完全，就把懼怕除去。因為懼怕裏含着刑罰，懼怕的人在愛裏未得完全。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>There is no fear in love; but perfect love casteth out fear: because fear hath torment. He that feareth is not made perfect in love.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5921,183 +5545,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 4:1  |  1 John 4:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>親愛的[弟兄]啊，一切的靈，你們不可都信，總要試驗那些靈是出於神的不是，因為世上有許多假先知已經出來了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Beloved, believe not every spirit, but try the spirits whether they are of God: because many false prophets are gone out into the world.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6113,183 +5699,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 4:19  |  1 John 4:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們愛，因為神先愛我們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>We love him, because he first loved us.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6305,183 +5853,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 4:20  |  1 John 4:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人若說「我愛神」，卻恨他的弟兄，就是說謊話的；不愛他所看見的弟兄，就不能愛沒有看見的神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If a man say, I love God, and hateth his brother, he is a liar: for he that loveth not his brother whom he hath seen, how can he love God whom he hath not seen?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6497,183 +6007,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 4:21  |  1 John 4:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>愛神的，也當愛弟兄，這是我們從神所受的命令。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And this commandment have we from him, That he who loveth God love his brother also.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6689,183 +6161,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 4:2  |  1 John 4:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡靈認耶穌基督是成了肉身來的，就是出於神的；從此你們可以認出神的靈來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Hereby know ye the Spirit of God: Every spirit that confesseth that Jesus Christ is come in the flesh is of God:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6881,183 +6315,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 4:3  |  1 John 4:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡靈不認耶穌，就不是出於神，這是那敵基督者的靈。你們從前聽見他要來，現在已經在世上了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And every spirit that confesseth not that Jesus Christ is come in the flesh is not of God: and this is that spirit of antichrist, whereof ye have heard that it should come; and even now already is it in the world.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7073,183 +6469,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 4:4  |  1 John 4:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>小子們哪，你們是屬神的，並且勝了他們；因為那在你們裏面的，比那在世界上的更大。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye are of God, little children, and have overcome them: because greater is he that is in you, than he that is in the world.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7265,183 +6623,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 4:5  |  1 John 4:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們是屬世界的，所以論世界的事，世人也聽從他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They are of the world: therefore speak they of the world, and the world heareth them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7457,183 +6777,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 4:6  |  1 John 4:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們是屬神的，認識神的就聽從我們；不屬神的就不聽從我們。從此我們可以認出真理的靈和謬妄的靈來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>We are of God: he that knoweth God heareth us; he that is not of God heareth not us. Hereby know we the spirit of truth, and the spirit of error.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7649,183 +6931,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 4:7  |  1 John 4:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>親愛的[弟兄]啊，我們應當彼此相愛，因為愛是從神來的。凡有愛心的，都是由神而生，並且認識神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Beloved, let us love one another: for love is of God; and every one that loveth is born of God, and knoweth God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7841,183 +7085,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰一書 4:8  |  1 John 4:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>沒有愛心的，就不認識神，因為神就是愛。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that loveth not knoweth not God; for God is love.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>