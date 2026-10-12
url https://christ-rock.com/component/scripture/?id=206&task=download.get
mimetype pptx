--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -61,124 +61,124 @@
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rad851b450c2f4036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7947f15fbddd4ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re8030d024a5f4182" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R43d450b0569345ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R17c3b347bc7e47fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R5bd899ce327d4489" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R8166f41865ab47a2"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rc688b110035f494b"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R650f377ca4444016"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rc5d15c4b61734210"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R25ddf7f6b2664b9a"/>
-[...30 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R6b9789e750054cfd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R55de58d358a24855"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R2cc1d904aebe474f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rd6a9231189444e08"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R04c22c07fb7347b9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R3b5536999a084249"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rfbda660df5e343ca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rf20fc4bfe6444d0a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rbef7fe9b06a848b9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rc1b8a132e6804d3f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rc3f545c421f84ff9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Reddef696e1c241ac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R4e38cdbc5a0142ca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rf3a7fc6d6e5f4323"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R9ae1b7223675468f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R9287b43f2e4140a4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Re8254890331a41a3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R0b671a66c186456c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R2f8e4fc6c33d4fd1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rc04cc7c344b84b01"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R55e45066ce1640da"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R333f82a6311d406b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Ra4ae8febd05846ae"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R61ed359bd9514810"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Ree715646458743e9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R521667be4c2b455d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Raf49d0961e2a4c65"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R7a286d6fcaa5401c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R5ffbf93ebfbc4a74"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Rcaa7d093e0b14bf4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="Rcdd106e0dc7d47e6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R038a26c266314218"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R677f863413854f4d"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R3b1e68f5e8454e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8166f41865ab47a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R650f377ca4444016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rbf3bd57f683c418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rb6192887f3e34e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R25ddf7f6b2664b9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R52bc8953afe748e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R157dd79a644744cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2fe523cbc5d645a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra2adbe535874484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Reb88edacb736411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc7e0bd734ee74441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6645ef69657e4cc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0249241122314c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R4b88732a76934e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rc4710655cd7c4d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R6d56975f5d844dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R6ca55bc65b0e4df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R5b9bc7c8723a432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R26d9b72c88724263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R684d57ddc7cd4698" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R365e987f9cad4614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R78deaa3748b54669" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R468e8c5727e2434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rf26f562ea4b64202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R2859a9f2fbd14878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rb8cb162801e2485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rd653537e24664fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R2ee225780b024992" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rb75deed1eb0746c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rdf1100c0a0fe4c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rdd7d5fe3ae514797" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R8bb1f66945ff48e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R54a8459b4fa94b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R4afc924da92f412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R610174b548714208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R6b9789e750054cfd" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R94b099da18fa4a56" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rea53c57e7d324569" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc688b110035f494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc5d15c4b61734210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rbcdc9afe72d94c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R1c90f52e8c4c449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R55de58d358a24855" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2cc1d904aebe474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd6a9231189444e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R04c22c07fb7347b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R3b5536999a084249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rfbda660df5e343ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf20fc4bfe6444d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rbef7fe9b06a848b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc1b8a132e6804d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc3f545c421f84ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Reddef696e1c241ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4e38cdbc5a0142ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf3a7fc6d6e5f4323" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R9ae1b7223675468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R9287b43f2e4140a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Re8254890331a41a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R0b671a66c186456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R2f8e4fc6c33d4fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rc04cc7c344b84b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R55e45066ce1640da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R333f82a6311d406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Ra4ae8febd05846ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R61ed359bd9514810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Ree715646458743e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R521667be4c2b455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Raf49d0961e2a4c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R7a286d6fcaa5401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R5ffbf93ebfbc4a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rcaa7d093e0b14bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rcdd106e0dc7d47e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R038a26c266314218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R677f863413854f4d" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R029bdf634f524cd4" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -382,144 +382,144 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc3d2fd3a81354af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra5f4ca812f8b4852" /></Relationships>
-[...92 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R56384a81533648a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra54c0faf2bf242d7" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8e3a567fb14e4ec4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc66dd6971c6e47db" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rced487b1f0074e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R62731a2cf0a445b3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8c34a93fcd274fb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb2d2276c878a4679" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra711904ff4e44532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0817d2f9389844ab" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc8dff529e9e64789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6ee683ea14814491" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rdc27bdc7b244454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Radf3501dcf224233" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R80c3d57ba52a42fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9e4b770b1f3b4496" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rd69c17da891b4571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf331cf494d1d4e22" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rd00da095b8b04c72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4a3c10f127b54095" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rc8193d4dccec4d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6c741428d0fa450e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R2e6b6087bd184b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R59458d8acc214fb3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R6b36774a2e6c4c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbc1f9a1562574e13" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Re54e6fa6591e4e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R87585fb6b5ea4190" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R07ad89539ccc453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0a71235efeb04e65" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R807186058fc9439b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0946953130b843e4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R57f980af576d40a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6bd807c814fc499b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R80a16c1ee4d94aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0a238903dfb64bd8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Reb11d00bc9ee4eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R585f56135a8a46bd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Re34aaa7821334c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R05eaece45cd944d2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rdaf9b61d0a89453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R50908218a5564c20" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R96d0c36f8cc94ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rab7edf5a98154ef5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rf8f2341c54cf4247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfcab38c8ce754ba6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb1bf6edb2a5943a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reaa8a0db25b549b4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R4563f6405a7f4ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9fb2adf0e8df4ee9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R25852d8a1c184c33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra7d32f863c6c4caa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R48c50f92aec744fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8908e726183d44a3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R548fd47e7fe84e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf6e9520ec0cb4f63" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd4dfab3a1a88415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R82ce42df87154736" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra0bb74089e4f4d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc110fbf64b5a461a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf90fd18f2d3549d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb293cc3a58b346d8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rfd79620ea3aa4b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R32a0401b8a4a4b95" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R7c0d0fb4325c4596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raf7bb6b0093f4f6a" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3518,100 +3518,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R77345bc4aa8f4a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re04f84078cfa456c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R04b6a164572f4389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rf66c1a6e302b4c86" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R66a820d1500f4656" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2960d4ba05a743fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rebe7528749c64f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rc69080b1b2c540ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R947dfd4ffd714b6b" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfd1d92a9d5604a46" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re04f84078cfa456c"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rebe7528749c64f86"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R04b6a164572f4389"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc69080b1b2c540ac"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4637,116 +4637,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rf66c1a6e302b4c86"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R947dfd4ffd714b6b"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R778ef32dcdce4e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd1faea5f0c414b03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfd4172a52aae4f2f" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R757360b2baa44b2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re9eebb834622450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4d3dc14c9f384de5" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd1faea5f0c414b03"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rfd4172a52aae4f2f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re9eebb834622450c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R4d3dc14c9f384de5"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4810,144 +4810,144 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1dc8475bb8fc4014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rb7c91fda79e44658" /></Relationships>
-[...92 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf1613e9122cd4964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc7ff8378563441cd" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5d7e9df678b24d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R4b50cbf9f3fd49ba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R27473c89eb7b4696" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R7bc922de5b424a8f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb26e5aeefbf7418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R587a0dd12ea54c66" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0a8b3ab1bce246c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R6f9491e982114969" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbbd05ac485374130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R2309eaafdffa4aa1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3aa57d8dfe1f4e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R3adfe3a842ba4aa9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raed0ec0fa3b6445a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rb4788360c5d24253" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R63fcff4912104b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R0e8ab0d201c14f58" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R70d3bf053b504cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R4680ca23c1e14423" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc9befacfbbcf4295" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rdd95bec3b7cd41e1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc03e7113d8624c28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R0945a4d7752d4cc4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc27f85777cf74dec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R43285a3c2a644a91" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R993781facde24788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R1fb521566421418b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R14bc013f9cb24186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rf12a7b210c874d9e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7834fe22a07547cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R223831ab943e4ab3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd8ad2eae89814bbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R9912546a03c54c06" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R726546d1fca34af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Re105737608c04796" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5bfe94e051134941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R09be42ca12ee4c63" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R56bb6ffd58d3439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R31016823c3524391" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd2e4f17d6f234b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R9ccb1f3f360946f4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2047e034add54279" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R22bc2add69074448" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0c6d123f42064f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R7009a7ebd3534f81" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Read6bd9384ba4819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rb28a8d153e554527" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R719b6cd18669479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="Ra9cc87d993934a4f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R149668cda71c4693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="Rfe2289797d134794" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Refcf2c38ec9349b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="Rd204e629c9874803" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R311561eaf7e74cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R05b817795758482d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reb05b44d861f4fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R6382f1620f76460f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc0f4761e685640ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rba6785017fed4d2f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R696d23473877491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R7e779063ab844dd5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra62016e73aeb4721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R6f33d342025a4068" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1ad57981e8034421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rea4a2dcd8a9643de" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4965,65 +4965,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳第28章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Acts 28 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5041,183 +5045,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 28:9  |  Acts 28:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從此，島上其餘的病人也來，得了醫治。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So when this was done, others also, which had diseases in the island, came, and were healed:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5233,183 +5199,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 28:10  |  Acts 28:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們又多方地尊敬我們；到了開船的時候，也把我們所需用的送到船上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who also honoured us with many honours; and when we departed, they laded us with such things as were necessary.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5425,183 +5353,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 28:11  |  Acts 28:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>過了三個月，我們上了亞歷山大的船往前行；這船以「宙斯雙子」為記，是在那海島過了冬的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And after three months we departed in a ship of Alexandria, which had wintered in the isle, whose sign was Castor and Pollux.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5617,183 +5507,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 28:12  |  Acts 28:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>到了敘拉古，我們停泊三日；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And landing at Syracuse, we tarried there three days.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5809,183 +5661,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 28:13  |  Acts 28:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又從那裏繞行，來到利基翁。過了一天，起了南風，第二天就來到部丟利。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And from thence we fetched a compass, and came to Rhegium: and after one day the south wind blew, and we came the next day to Puteoli:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6001,183 +5815,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 28:14  |  Acts 28:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在那裏遇見弟兄們，請我們與他們同住了七天。這樣，我們來到羅馬。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Where we found brethren, and were desired to tarry with them seven days: and so we went toward Rome.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6193,183 +5969,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 28:15  |  Acts 28:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那裏的弟兄們一聽見我們的信息就出來，到亞比烏市和三館 地方迎接我們。保羅見了他們，就感謝神，放心壯膽。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And from thence, when the brethren heard of us, they came to meet us as far as Appii forum, and The three taverns: whom when Paul saw, he thanked God, and took courage.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6385,183 +6123,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 28:16  |  Acts 28:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>進了羅馬城，保羅蒙准和一個看守他的兵另住在一處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when we came to Rome, the centurion delivered the prisoners to the captain of the guard: but Paul was suffered to dwell by himself with a soldier that kept him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6577,183 +6277,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 28:17  |  Acts 28:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3000">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>過了三天，保羅請猶太人的首領來。他們來了，就對他們說：「弟兄們，我雖沒有做甚麼事干犯本國的百姓和我們祖宗的規條，卻被鎖綁，從耶路撒冷解在羅馬人的手裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass, that after three days Paul called the chief of the Jews together: and when they were come together, he said unto them, Men and brethren, though I have committed nothing against the people, or customs of our fathers, yet was I delivered prisoner from Jerusalem into the hands of the Romans.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6769,183 +6431,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 28:18  |  Acts 28:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們審問了我，就願意釋放我；因為在我身上，並沒有該死的罪。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who, when they had examined me, would have let me go, because there was no cause of death in me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6961,183 +6585,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 28:1  |  Acts 28:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們既已得救，才知道那島名叫馬耳他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when they were escaped, then they knew that the island was called Melita.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7153,183 +6739,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 28:19  |  Acts 28:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>無奈猶太人不服，我不得已，只好上告於凱撒，並非有甚麼事要控告我本國的百姓。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But when the Jews spake against it, I was constrained to appeal unto Cæsar; not that I had ought to accuse my nation of.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7345,183 +6893,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 28:20  |  Acts 28:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因此，我請你們來見面說話，我原為以色列人所指望的，被這鍊子捆鎖。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For this cause therefore have I called for you, to see you, and to speak with you: because that for the hope of Israel I am bound with this chain.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7537,183 +7047,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 28:21  |  Acts 28:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們說：「我們並沒有接着從猶太來論你的信，也沒有弟兄到這裏來報給我們說你有甚麼不好處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they said unto him, We neither received letters out of Judæa concerning thee, neither any of the brethren that came shewed or spake any harm of thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7729,183 +7201,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 28:22  |  Acts 28:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但我們願意聽你的意見如何；因為這教門，我們曉得是到處被毀謗的。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But we desire to hear of thee what thou thinkest: for as concerning this sect, we know that every where it is spoken against.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7921,183 +7355,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 28:23  |  Acts 28:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們和保羅約定了日子，就有許多人到他的寓處來。保羅從早到晚，對他們講論這事，證明神國[的道]，引摩西的律法和先知的書，以耶穌的事勸勉他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when they had appointed him a day, there came many to him into his lodging; to whom he expounded and testified the kingdom of God, persuading them concerning Jesus, both out of the law of Moses, and out of the prophets, from morning till evening.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8113,183 +7509,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 28:24  |  Acts 28:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他所說的話，有信的，有不信的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And some believed the things which were spoken, and some believed not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8305,183 +7663,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 28:25  |  Acts 28:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們彼此不合，就散了；未散以先，保羅說了一句話，說：「聖靈藉先知以賽亞向你們祖宗所說的話是不錯的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when they agreed not among themselves, they departed, after that Paul had spoken one word, Well spake the Holy Ghost by Esaias the prophet unto our fathers,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8497,183 +7817,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 28:26  |  Acts 28:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他說： 你去告訴這百姓說： 你們聽是要聽見，卻不明白； 看是要看見，卻不曉得；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Saying, Go unto this people, and say, Hearing ye shall hear, and shall not understand; and seeing ye shall see, and not perceive:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8689,183 +7971,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 28:27  |  Acts 28:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為這百姓油蒙了心， 耳朵發沉， 眼睛閉着； 恐怕眼睛看見， 耳朵聽見， 心裏明白，回轉過來， 我就醫治他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the heart of this people is waxed gross, and their ears are dull of hearing, and their eyes have they closed; lest they should see with their eyes, and hear with their ears, and understand with their heart, and should be converted, and I should heal them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8881,183 +8125,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 28:28  |  Acts 28:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以你們當知道，神這救恩，如今傳給外邦人，他們也必聽受。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Be it known therefore unto you, that the salvation of God is sent unto the Gentiles, and that they will hear it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9073,183 +8279,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 28:2  |  Acts 28:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>土人看待我們，有非常的情分；因為當時下雨，天氣又冷，就生火接待我們眾人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the barbarous people shewed us no little kindness: for they kindled a fire, and received us every one, because of the present rain, and because of the cold.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9265,183 +8433,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 28:29  |  Acts 28:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>（和合本節號合併）所以你們當知道，神這救恩，如今傳給外邦人，他們也必聽受。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when he had said these words, the Jews departed, and had great reasoning among themselves.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9457,183 +8587,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 28:30  |  Acts 28:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>保羅在自己所租的房子裏住了足足兩年。凡來見他的人，他全都接待，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Paul dwelt two whole years in his own hired house, and received all that came in unto him,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9649,183 +8741,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 28:31  |  Acts 28:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>放膽傳講神國[的道]，將主耶穌基督的事教導人，並沒有人禁止。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Preaching the kingdom of God, and teaching those things which concern the Lord Jesus Christ, with all confidence, no man forbidding him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9841,183 +8895,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 28:3  |  Acts 28:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，保羅拾起一捆柴，放在火上，有一條毒蛇，因為熱了出來，咬住他的手。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when Paul had gathered a bundle of sticks, and laid them on the fire, there came a viper out of the heat, and fastened on his hand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10033,179 +9049,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 28:4  |  Acts 28:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>土人看見那毒蛇懸在他手上，就彼此說：「這人必是個兇手，雖然從海裏救上來，天理還不容他活着。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when the barbarians saw the venomous beast hang on his hand, they said among themselves, No doubt this man is a murderer, whom, though he hath escaped the sea, yet vengeance suffereth not to live.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -10225,183 +9203,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 28:5  |  Acts 28:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>保羅竟把那毒蛇甩在火裏，並沒有受傷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he shook off the beast into the fire, and felt no harm.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10417,179 +9357,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 28:6  |  Acts 28:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>土人想他必要腫起來，或是忽然仆倒死了；看了多時，見他無害，就轉念，說：「他是個神。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Howbeit they looked when he should have swollen, or fallen down dead suddenly: but after they had looked a great while, and saw no harm come to him, they changed their minds, and said that he was a god.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -10609,183 +9511,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 28:7  |  Acts 28:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>離那地方不遠，有田產是島長部百流的；他接納我們，盡情款待三日。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In the same quarters were possessions of the chief man of the island, whose name was Publius; who received us, and lodged us three days courteously.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10801,183 +9665,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 28:8  |  Acts 28:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當時，部百流的父親患熱病和痢疾躺着。保羅進去，[為他]禱告，按手在他身上，治好了他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass, that the father of Publius lay sick of a fever and of a bloody flux: to whom Paul entered in, and prayed, and laid his hands on him, and healed him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>