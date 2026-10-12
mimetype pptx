--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -79,133 +79,133 @@
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rcc59be885dc048ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R6d8b771c08c74e91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R68fec20969f64d1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf6e4378b322c46b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R6efc729ca5e34c39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Race2e3a866cf4e37" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rac2e546197f947c5"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R98aa04d3da0a4fd7"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R71f75287a5d6473f"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd135e553bf584e8d"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R88a56dd14b3c4acf"/>
-[...39 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="296" r:id="Rbe77e9a5c23d426e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R85ba339a1e7648a1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R077a20af3c3d4a7d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R73f8de460fa34e38"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Reafee0b008884adf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R6ec9cab45e894fab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rba0e0345bcfc482a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rf32f162879ef481e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rc7f52c7faf374b4e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R9f7d8da6c6144bcf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Re380327aa6b84762"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rf9a82f83b88a4a35"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rc13a1a9db017452d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R573b4b7af61c443e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R3715af6dfa7b484d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R4a3de0076ab84c05"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Rdbb719ecfe41474d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rd3a9db97614e44f8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R3206628b57654a53"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R572bf44d55ec4744"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R1cac751702bd49b7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R54552488dce44ed8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R0d74f63928344f6f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rd781a9f0429a49ed"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R450f49a26350446c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R4dc26c1e91384a9c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Rec5e7d77a9f946fb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R563e3001d1724cf4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R292833b0e3924523"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R6401af3af22f4d9f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R24acc8b44bb0432e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="Ra81024ce79574fc3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="Rf6490a85abdc4e90"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="288" r:id="R8c697eca4fb34c2a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="289" r:id="Rbd9f9eb6641947a2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="290" r:id="R86cddd41cf454965"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="291" r:id="R23696f49deb64eb3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="292" r:id="R7381a7c73ad54e03"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="293" r:id="R3769eebba1c14a9c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="294" r:id="R2a724899a5df43e4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="295" r:id="R3b748eea54b840d8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="296" r:id="R62999b3c8d0d4817"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R4650e3fbc43e4977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rac2e546197f947c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R71f75287a5d6473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R341c689602e04dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R42eba9cd99424897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R88a56dd14b3c4acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rdb1b3bd786ec44f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R94addf9d0c57486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R31f6f27d91fc477f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R65b3ad6931ca4a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rd315daba22ae4d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9c0faf8e36e346a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb832956c7c2e4362" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R37731bd255d54281" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re34e710a53fd448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R79f7cbc603294e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5926f0696bbc4cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf42279971e404a7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf376402342ef48e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R92a9766d870d4ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R67d2afa3ecd34489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Ra4d66b365cca43c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R6c815cac7ae54ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rbea71ebec79641bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R79ca5db04975454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rc915014b39c24b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R99fce982955545bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R576a1ffe555641fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R0860a37cd5d247d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R85b305d78ca341ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rbd3b96619b0a4626" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R3e29e7307e6c41ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rfb7e8760e80a421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R381bb793a2a54875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rfbbd7d715c374ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R3b484841743f47d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R92ee489716384dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R3c308c832f3e4413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rff042657f1ec4d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R08fd0ae5d6ad4407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="Rbcfb183cf27d4df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R9450050aafd24ae5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R113e41bc121b44a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R0594ead025234e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R200169b79f554384" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="Rbe77e9a5c23d426e" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R75c0dcc8f840420a" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rf07c74fd1aa041f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R98aa04d3da0a4fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd135e553bf584e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R5915e951ccfd440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R3146bd38cc364a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R85ba339a1e7648a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R077a20af3c3d4a7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R73f8de460fa34e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Reafee0b008884adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6ec9cab45e894fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rba0e0345bcfc482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rf32f162879ef481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc7f52c7faf374b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9f7d8da6c6144bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Re380327aa6b84762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf9a82f83b88a4a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc13a1a9db017452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R573b4b7af61c443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3715af6dfa7b484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R4a3de0076ab84c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rdbb719ecfe41474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rd3a9db97614e44f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R3206628b57654a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R572bf44d55ec4744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R1cac751702bd49b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R54552488dce44ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R0d74f63928344f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rd781a9f0429a49ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R450f49a26350446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R4dc26c1e91384a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rec5e7d77a9f946fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R563e3001d1724cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R292833b0e3924523" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R6401af3af22f4d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R24acc8b44bb0432e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Ra81024ce79574fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rf6490a85abdc4e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R8c697eca4fb34c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="Rbd9f9eb6641947a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="R86cddd41cf454965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R23696f49deb64eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R7381a7c73ad54e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="R3769eebba1c14a9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R2a724899a5df43e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="R3b748eea54b840d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R62999b3c8d0d4817" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R7ba4750f6e214c93" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -409,171 +409,171 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0d3752c859f341b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6161e90969254fbc" /></Relationships>
-[...119 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rfbf8abaa25ed4b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra6540d4c3b2440cd" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1ec803744c5f45eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb6752d2e325541cc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5c6725796f6d4526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re766030f07704cdc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R9f539ab994504833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R87e563f7b63942e7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rbc0ca045d5594cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rded3c8e69c3842ef" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5e715eac8876475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfcbc362f840a4d2e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R56d7f37872394234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R408c15aa2788490a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rfdd76b2061674e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re34cdae644894590" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R8abee551699f4ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5f8a48e5056a4e8b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Raccd93d8fa6b4cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R32ff0d8d0564447d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rba7a200c3e114b1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0692a1f8b0454344" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rdd18ce4f1a154e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf89bf169107f447f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R48ce8ce099564573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0ba608ab43ee4fb5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R049bfcfdc0174fe1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5c0199de76564e0e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R07a5781a54874938" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6c60e759ea9b493e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R9d1a622fa90b47ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R21c0debfd78c4c53" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R6653de46473343aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4f5b00180ba646c1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R9d50318a19b34111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re8799555c5784f42" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Ra6ca201879744037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R947824df183f4feb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rf5aafa1e5fbd4abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc65294c93ab44752" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R33a8d014bc134ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R64642cdeb7ef45b5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R0c21054f5bf24f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ccce3504e354035" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R01375120888f4aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8786581aba5f4f8b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5f15a50d49a54a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2822b048119f438d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rada794ea1ca84de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7d14fa252b0641dd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R94374bd34e6b442b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4330b0e816c54cf6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R2b867db4f5904e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rba549f0708a34ed8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide33.xml" Id="R2fd4f54d730f4b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2bf28524f1894f93" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide34.xml" Id="R03b8c732861141f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rec3417914a594752" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide35.xml" Id="Rb4287b01a85243e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfbdad012dbc74cc0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide36.xml" Id="R4b75b20823754cc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0413e932d5784721" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide37.xml" Id="R5b9f86f8ee374316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra734d181822e4ad6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide38.xml" Id="Rb49ea5c3f8cb4163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4784d3a3c93b45f0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide39.xml" Id="R48e72c9950104994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R63c7dda97fa64d82" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd67f4dfb80804683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2a95dbf64d20498a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide40.xml" Id="Rb658821d048345ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb88e467dd75741e4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide41.xml" Id="R1c996168c83245dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd8175a5821444e9b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb1c3e7096f5845c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R759b869f196a4bb7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R347210901c194af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra7e65e3585d24ff8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R84d511dfe38149a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7d7105b98ebb4111" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6e0e162b0a74427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra1368764267b4994" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R894d034ae18042d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4149b90f5ea94b98" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -4427,100 +4427,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb9ca44eb0d5a4baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R525cf111b7e94055" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R61031542a1434746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Refae1666a7914730" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7c0fd466a38d4a99" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2f53c5d173bc462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rb079e546fd1d4abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R4ebb0eb2c53a4a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R043b0753984f4b28" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1a729cb0f873497d" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R525cf111b7e94055"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb079e546fd1d4abd"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R61031542a1434746"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4ebb0eb2c53a4a6e"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -5546,116 +5546,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Refae1666a7914730"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R043b0753984f4b28"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R5679083d81a14717" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R123b0b57f2654ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra3cbe55495d74d8a" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R44a55a9ae5254254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd8fc79e67aa7495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf2d48bd613ec49b9" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R123b0b57f2654ad3"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ra3cbe55495d74d8a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd8fc79e67aa7495f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf2d48bd613ec49b9"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -5719,171 +5719,171 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R23d46039294242fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Ra2e74f57b88a429c" /></Relationships>
-[...119 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R02ce93a41a4940cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R3821dcbb42b44b3d" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R44f4f40632ef48ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Ra3f0c9c52c9242cb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6677bb9a311f44ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rcf4085d90c21497e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3ff4cc2539ff41af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R7271edd412974b71" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc6e14d58dfff46e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R11f8b45c735c4014" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2a241fb179e4405b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rb0c29c08a90f4209" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R29ae31d64abf44ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rfc0725e5d700418a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbfa0430af17b4da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R51956ead15be4d75" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5fcddfd01e0f46c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rf2a1513da0e94ba5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reaefeb638c714834" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R04dfbf1abce1499b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R17b890c837934b87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rb7cc926b7e3d4bb2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re07dcff2f1324228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rb393780ebd294e1b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd0fefe9940444427" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R7b40ffa0e4fc40c3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R34ae292d4427450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R92c9e84fb4af4653" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R669d5ee1a2d94155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rf96f30e98d0d45af" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R950ba69c76b5490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Re1c559891ec64c6f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R87e7b9985bdc437c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Raaa0d2b6368c40ba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8fe86b5dded24366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Re1abef83a9934b7b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R96e16c742f8242e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rb9fdd87425844bf5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9d3abcb3a0804a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R2dda5c5f7e2d4de3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R778d9dad5ac04632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Rc9dea151c3434668" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0f1ea909ae3346c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Rd293cf16a6344a4f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf6ef242ba3e443b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="Rd4050cbc1eb6444a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9f5b319ef1b844bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rb77e6b99a1c44c53" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R95167dbc51384eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R4030f8149fc14299" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1259fa4a024841af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R869c1235f3564371" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Redf115a159da4665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R676ba734ce8c4dee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd33ca3a6d00745dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide33.xml" Id="R05193172a1ee49fc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R939703787b8a41b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide34.xml" Id="R16ccc15cd23a4d6d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdabf36f892904436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide35.xml" Id="R158ccb86ca34454f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R030f6a53aa584e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide36.xml" Id="R309470a616fc4db0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R257481670b7e428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide37.xml" Id="R5121211b760449ae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfcb4991dfbaf439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide38.xml" Id="Ra02f7c6375264714" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9eed7820d597452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide39.xml" Id="Rf444bb13e6a44724" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R90108571bbc04c32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R12ae70a62eed4906" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re95ebba0c3a64fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide40.xml" Id="R3ea852e2c6bd4306" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbc1b2b0ed2f04968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide41.xml" Id="R1c38dafa94d14ea3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0a7280e25d7f489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R37246cef02324253" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf2a875320cb94161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R3881e325b6494ee5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R45c5b567451e416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R61d5ce8e46744316" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfcecbd5879a647bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R7ef2db3faca1454c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9d0d06fb3e2046d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R8ad6fd26c10e49bd" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5901,65 +5901,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳第8章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Acts 8 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5977,183 +5981,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 8:9  |  Acts 8:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有一個人，名叫西門，向來在那城裏行邪術，妄自尊大，使撒馬利亞的百姓驚奇；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But there was a certain man, called Simon, which beforetime in the same city used sorcery, and bewitched the people of Samaria, giving out that himself was some great one:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6169,183 +6135,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 8:10  |  Acts 8:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>無論大小都聽從他，說：「這人就是那稱為神的大能者。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To whom they all gave heed, from the least to the greatest, saying, This man is the great power of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6361,183 +6289,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 8:11  |  Acts 8:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們聽從他，因他久用邪術，使他們驚奇。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And to him they had regard, because that of long time he had bewitched them with sorceries.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6553,183 +6443,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 8:12  |  Acts 8:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>及至他們信了腓利所傳神國的福音和耶穌基督的名，連男帶女就受了洗。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But when they believed Philip preaching the things concerning the kingdom of God, and the name of Jesus Christ, they were baptized, both men and women.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6745,183 +6597,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 8:13  |  Acts 8:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西門自己也信了；既受了洗，就常與腓利在一處，看見他所行的神蹟和大異能，就甚驚奇。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then Simon himself believed also: and when he was baptized, he continued with Philip, and wondered, beholding the miracles and signs which were done.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6937,183 +6751,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 8:14  |  Acts 8:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒在耶路撒冷聽見撒馬利亞人領受了神的道，就打發彼得、約翰往他們那裏去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now when the apostles which were at Jerusalem heard that Samaria had received the word of God, they sent unto them Peter and John:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7129,183 +6905,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 8:15  |  Acts 8:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>兩個人到了，就為他們禱告，要叫他們受聖靈。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who, when they were come down, prayed for them, that they might receive the Holy Ghost:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7321,183 +7059,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 8:16  |  Acts 8:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為聖靈還沒有降在他們一個人身上，他們只奉主耶穌的名受了洗。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>(For as yet he was fallen upon none of them: only they were baptized in the name of the Lord Jesus.)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7513,183 +7213,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 8:17  |  Acts 8:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是使徒按手在他們[頭]上，他們就受了聖靈。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then laid they their hands on them, and they received the Holy Ghost.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7705,183 +7367,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 8:18  |  Acts 8:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西門看見使徒按手，便有聖靈賜下，就拿錢給使徒，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when Simon saw that through laying on of the apostles’ hands the Holy Ghost was given, he offered them money,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7897,183 +7521,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 8:1  |  Acts 8:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從這日起，耶路撒冷的教會大遭逼迫，除了使徒以外，門徒都分散在猶太和撒馬利亞各處。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Saul was consenting unto his death. And at that time there was a great persecution against the church which was at Jerusalem; and they were all scattered abroad throughout the regions of Judæa and Samaria, except the apostles.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8089,183 +7675,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 8:19  |  Acts 8:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說：「把這權柄也給我，叫我手按着誰，誰就可以受聖靈。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Saying, Give me also this power, that on whomsoever I lay hands, he may receive the Holy Ghost.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8281,183 +7829,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 8:20  |  Acts 8:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>彼得說：「你的銀子和你一同滅亡吧！因你想神的恩賜是可以用錢買的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But Peter said unto him, Thy money perish with thee, because thou hast thought that the gift of God may be purchased with money.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8473,183 +7983,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 8:21  |  Acts 8:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你在這道上無分無關；因為在神面前，你的心不正。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Thou hast neither part nor lot in this matter: for thy heart is not right in the sight of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8665,183 +8137,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 8:22  |  Acts 8:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你當懊悔你這罪惡，祈求主，或者你心裏的意念可得赦免。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Repent therefore of this thy wickedness, and pray God, if perhaps the thought of thine heart may be forgiven thee.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8857,183 +8291,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 8:23  |  Acts 8:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我看出你正在苦膽之中，被罪惡捆綁。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I perceive that thou art in the gall of bitterness, and in the bond of iniquity.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9049,183 +8445,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 8:24  |  Acts 8:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西門說：「願你們為我求主，叫你們所說的，沒有一樣臨到我身上。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then answered Simon, and said, Pray ye to the Lord for me, that none of these things which ye have spoken come upon me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9241,183 +8599,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 8:25  |  Acts 8:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒既證明主道，而且傳講，就回耶路撒冷去，一路在撒馬利亞好些村莊傳揚福音。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they, when they had testified and preached the word of the Lord, returned to Jerusalem, and preached the gospel in many villages of the Samaritans.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9433,183 +8753,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 8:26  |  Acts 8:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有主的一個使者對腓利說：「起來！向南走，往那從耶路撒冷下迦薩的路上去。」那路是曠野。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the angel of the Lord spake unto Philip, saying, Arise, and go toward the south unto the way that goeth down from Jerusalem unto Gaza, which is desert.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9625,179 +8907,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 8:27  |  Acts 8:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓利就起身去了，不料，有一個衣索匹亞人，是個有大權的太監，在衣索匹亞女王甘大基的手下總管銀庫，他上耶路撒冷禮拜去了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he arose and went: and, behold, a man of Ethiopia, an eunuch of great authority under Candace queen of the Ethiopians, who had the charge of all her treasure, and had come to Jerusalem for to worship,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -9817,183 +9061,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 8:28  |  Acts 8:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>現在回來，在車上坐着，念先知以賽亞的書。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Was returning, and sitting in his chariot read Esaias the prophet.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10009,183 +9215,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 8:2  |  Acts 8:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有虔誠的人把司提反埋葬了，為他捶胸大哭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And devout men carried Stephen to his burial, and made great lamentation over him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10201,183 +9369,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 8:29  |  Acts 8:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>聖靈對腓利說：「你去！貼近那車走。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then the Spirit said unto Philip, Go near, and join thyself to this chariot.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10393,183 +9523,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 8:30  |  Acts 8:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓利就跑到太監那裏，聽見他念先知以賽亞的書，便問他說：「你所念的，你明白嗎？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Philip ran thither to him, and heard him read the prophet Esaias, and said, Understandest thou what thou readest?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10585,183 +9677,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 8:31  |  Acts 8:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他說：「沒有人指教我，怎能明白呢？」於是請腓利上車，與他同坐。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said, How can I, except some man should guide me? And he desired Philip that he would come up and sit with him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10777,183 +9831,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 8:32  |  Acts 8:32 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他所念的那段經，說： 他像羊被牽到宰殺之地， 又像羊羔在剪毛的人手下無聲； 他也是這樣不開口。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The place of the scripture which he read was this, He was led as a sheep to the slaughter; and like a lamb dumb before his shearer, so opened he not his mouth:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10969,183 +9985,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 8:33  |  Acts 8:33 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他卑微的時候， 人不按公義審判他； 誰能述說他的世代？ 因為他的生命從地上奪去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In his humiliation his judgment was taken away: and who shall declare his generation? for his life is taken from the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11161,183 +10139,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 8:34  |  Acts 8:34 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>太監對腓利說：「請問，先知說這話是指着誰？是指着自己呢？是指着別人呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the eunuch answered Philip, and said, I pray thee, of whom speaketh the prophet this? of himself, or of some other man?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11353,183 +10293,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 8:35  |  Acts 8:35 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓利就開口從這經上起，對他傳講耶穌。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then Philip opened his mouth, and began at the same scripture, and preached unto him Jesus.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11545,183 +10447,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 8:36  |  Acts 8:36 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>二人正往前走，到了有水的地方，太監說：「看哪，這裏有水，我受洗有甚麼妨礙呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And as they went on their way, they came unto a certain water: and the eunuch said, See, here is water; what doth hinder me to be baptized?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11737,183 +10601,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 8:37  |  Acts 8:37 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>（和合本節號合併）二人正往前走，到了有水的地方，太監說：「看哪，這裏有水，我受洗有甚麼妨礙呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Philip said, If thou believest with all thine heart, thou mayest. And he answered and said, I believe that Jesus Christ is the Son of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -11929,183 +10755,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 8:38  |  Acts 8:38 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是吩咐車站住，腓利和太監二人同下水裏去，腓利就給他施洗。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he commanded the chariot to stand still: and they went down both into the water, both Philip and the eunuch; and he baptized him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12121,183 +10909,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 8:3  |  Acts 8:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>掃羅卻殘害教會，進各人的家，拉着男女下在監裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As for Saul, he made havock of the church, entering into every house, and haling men and women committed them to prison.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12313,183 +11063,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 8:39  |  Acts 8:39 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從水裏上來，主的靈把腓利提了去，太監也不再見他了，就歡歡喜喜地走路。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when they were come up out of the water, the Spirit of the Lord caught away Philip, that the eunuch saw him no more: and he went on his way rejoicing.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12505,183 +11217,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 8:40  |  Acts 8:40 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>後來有人在亞鎖都遇見腓利；他走遍那地方，在各城宣傳福音，直到凱撒利亞。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But Philip was found at Azotus: and passing through he preached in all the cities, till he came to Cæsarea.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12697,183 +11371,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 8:4  |  Acts 8:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那些分散的人往各處去傳道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Therefore they that were scattered abroad went every where preaching the word.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -12889,183 +11525,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 8:5  |  Acts 8:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>腓利下撒馬利亞城去，宣講基督。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then Philip went down to the city of Samaria, and preached Christ unto them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13081,183 +11679,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 8:6  |  Acts 8:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眾人聽見了，又看見腓利所行的神蹟，就同心合意地聽從他的話。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the people with one accord gave heed unto those things which Philip spake, hearing and seeing the miracles which he did.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13273,183 +11833,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 8:7  |  Acts 8:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為有許多人被污鬼附着，那些鬼大聲呼叫，從他們身上出來；還有許多癱瘓的、瘸腿的，都得了醫治。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For unclean spirits, crying with loud voice, came out of many that were possessed with them: and many taken with palsies, and that were lame, were healed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -13465,183 +11987,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 8:8  |  Acts 8:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在那城裏，就大有歡喜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there was great joy in that city.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>