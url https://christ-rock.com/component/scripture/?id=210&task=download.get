--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -55,121 +55,121 @@
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R830578b830a3439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd0539f11996b454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R89fb46e8a4b244c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R5e99cbdf73b84b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7948cbdb5a6648ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R15066c1dcdb84b53" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R9f687de01bc04a2a"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R8c3a1fd6a50d4d52"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R9acc8ddab32f46c6"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R48bb5f7afa834259"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R0ac72e82f308449e"/>
-[...27 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Rd610dad92af74fda"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R2ef06d3d8b9d4c3d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R56f146d0aace4134"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R0959e3c7859244a1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rb955fa645c814205"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R7f678724a2c44b17"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R7b6705f7ed1a4234"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Ra04f2ff9fc774b08"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R1936a6fd666e4152"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R4e8f050ef315468c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R3df0f47cb91e4ff5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R4bc53d67cfd14e16"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Ra8d309d391174e7a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R8a2c112a37c6463b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R5f3e74ea578345db"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R1d7b2e8fa0934a92"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R2bb19a2f8a7b4537"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R5eb36c8f3764417e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rbe8ae11be3a845be"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rbc99ffe30560450e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R30f56c8a3c604fc4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R9648d30c537445e3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Re652a35104394656"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rcacea04b0a964147"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R3d27fd66b47f4afc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rba497f3d7b414d4b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="Rce615ca460294ba2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R8a35ae3aa1424380"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Ra6ebd93b94e1435f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R7ab07bbfd9474e99"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R1fdda194fc1c407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9f687de01bc04a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9acc8ddab32f46c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Ra7569bd49da343f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R56c4c6d8d87d47b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0ac72e82f308449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3629d9a748af47ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R68939513b029407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4b895792fa2c4ce4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7c4b4b8ca14d4d2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rfd20e0c3ce614434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Raf5de02fad5f4d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R38ead2678eda4647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc3fed57bd82a434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R861e53db7eeb4fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R681d39b7b6aa4f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf988322220bd4b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R3b0850c80a4c4a0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R913c0d5b008e4c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R65f5ebb976404613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R679d3001cee5487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R3145f53681e94606" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R78a44eeb8c124ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R1ec0e4710d47408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R820b45d4f7464ef8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Re514521c013c4928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R692a6c65555f4185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R644f3661b6394a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rb572b3b1ff5d44f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R4630393eb1b44469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R32e04002fd5c4d54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R86da6715b97240ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rde4958acd78d4f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rd610dad92af74fda" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rc4595935a5314db8" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rd1a724df33a54f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8c3a1fd6a50d4d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R48bb5f7afa834259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc6acead308b54fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R6a16873c2a0443bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R2ef06d3d8b9d4c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R56f146d0aace4134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0959e3c7859244a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rb955fa645c814205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R7f678724a2c44b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7b6705f7ed1a4234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra04f2ff9fc774b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R1936a6fd666e4152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4e8f050ef315468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R3df0f47cb91e4ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R4bc53d67cfd14e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra8d309d391174e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R8a2c112a37c6463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R5f3e74ea578345db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R1d7b2e8fa0934a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R2bb19a2f8a7b4537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R5eb36c8f3764417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rbe8ae11be3a845be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rbc99ffe30560450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R30f56c8a3c604fc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R9648d30c537445e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Re652a35104394656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rcacea04b0a964147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R3d27fd66b47f4afc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rba497f3d7b414d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rce615ca460294ba2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R8a35ae3aa1424380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Ra6ebd93b94e1435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R7ab07bbfd9474e99" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R64bd66e623c5433d" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -373,135 +373,135 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra2df048ae5194c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R35784a0e1e0f413a" /></Relationships>
-[...83 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rd335ccc2a8aa4f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb7b70ec2e0ec473d" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8692a5e3c5b04474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R177d02d9d4394697" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rabcfed7c4f3d4ab3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R78fd59b02bd74068" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8d0996f5bf90422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfc3ffec3af7c4d3e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Reb70fe0a03654b7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb4e3eee8914f43c6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R1dea87f081ce4036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0913239879e0408a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R674516b060474a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb309d09a9faf42e3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd0cd8f02954441e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re738cb28050c45cb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rac6515af2de0491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3b7ecd7ec5c9458d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rf261964171ab4560" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4cf1094984f94adc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Ra341be8ae0124770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9b15736d631c42ee" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R8266b2ab7f6148ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3246ba6dcce4483c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R218bc97544864cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcde0e0d0deca4f9f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R4cd91c385aae4b26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd19e9262bd814da7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rfd2bf3cbf48446c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R784c510301ea4acf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R33504d6cfd0f4b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6a5af7c1bc6145fe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R2f284259979a43ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R35622042a0ad43c0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rf7f363fe565b4f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R70a36f781c384042" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R2bef8d2b2ab14d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1d46257a0224499f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R762a8eb85df2475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R00569522366f488a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R77112ce96027440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R75f44a076cf54337" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rf77b2eeaab974c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R54d20fdfbca24f3a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rcc1e2b0bc5f549ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7b33e2ace2c24469" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R96f51fe568db48d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R072884468736477b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6081689aca13496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3fcdae41107946bb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R851b6b5b27a84f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1ecb67c3a2004b77" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0db6964707064135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Recfd14dce7e342e4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rb25c364d7c464b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc2a7cf2cc73b4542" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R1f879f2c42d84617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R15f91e4132d8479a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R7229b012b3f94902" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra8e0bb82f5a1442d" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3215,100 +3215,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbc05fa71fef74ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rd072b272110440ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Ra19a2c6fdd8a4492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R3f4c4d403d214755" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R69d224091c7a4769" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8f51b69c89464433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R9c5ceba9380e4171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R889727d1c35149d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rdde8ecaea8474fc1" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbf0304738b8b4145" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd072b272110440ea"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9c5ceba9380e4171"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra19a2c6fdd8a4492"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R889727d1c35149d3"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4334,116 +4334,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R3f4c4d403d214755"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rdde8ecaea8474fc1"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R4507ec1a08694f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3f816a297df2482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra59291749f1a4627" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Ree4141e5a2c04bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd7a47911b2584542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R33acd5c7d5524b5f" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R3f816a297df2482b"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ra59291749f1a4627"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rd7a47911b2584542"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R33acd5c7d5524b5f"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4507,135 +4507,135 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfe6099deee3d444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R5594621061574b69" /></Relationships>
-[...83 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rea285107c3a84d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R3f5814ea476042eb" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbbf7ca07a9c54729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R809838c202944cde" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R11983dc184424b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R74089e2749994353" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3ac894ddcfc94cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Ra704627c62164afd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R068a080fc88f4e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R1fc8a6579b954295" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd86d9278d75d42e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R4abfbdbe6cc14714" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3a8b6c0cec774648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R8e3a6945c41d41ed" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbc99c403dc3b4d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R3724c6b9b04e408a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdec18b372d0a42de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R7113dc0208464292" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb869d6ee709444b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rb57e737b8aaa4060" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1860a64ce3c34960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rf881c67b92404614" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8b88aad935924a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R080a51e9e24148ec" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re3e0290c1fc94bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R7f58e8948b8c4041" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R15e1867d50f64116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rfe58b5eff40b4181" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc6fb62160ce34a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R1315d2c823f84efd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5bdb70316ed34cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rabb2a347cb4448ae" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1bd37468704940f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rbc47231a82e34158" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4060a5ef125046c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Ra29e5cf031f44120" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R64049e0bf564441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R37ad3ffa87d64bac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf9f1064d50684ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R4d3d9043c9a64001" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R307499797d5b4c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R64cc9cbcd63e4174" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf34259a9b5ae44c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R44092922010946ca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R89549961530d42af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R8e6ae2b2bc7b4141" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R44384306d47a4f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R156ce5d5a6a84284" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra80005674d1c41d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R076879f2b0f5482a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdd5a73d0b29d46f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R76d846131c9e4415" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdbabba4f77fa4e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Re5d2361497a04fe1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R70e182f0282d435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rfecf3a796b284af6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R76095ff722e5464d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rb273f6e56ec04c99" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9ff76268c97d499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rec51a9bc42514032" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4653,65 +4653,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳第14章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Acts 14 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4729,183 +4733,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 14:9  |  Acts 14:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他聽保羅講道，保羅定睛看他，見他有信心，可得痊癒，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The same heard Paul speak: who stedfastly beholding him, and perceiving that he had faith to be healed,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4921,183 +4887,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 14:10  |  Acts 14:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就大聲說：「你起來，兩腳站直！」那人就跳起來，而且行走。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Said with a loud voice, Stand upright on thy feet. And he leaped and walked.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5113,183 +5041,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 14:11  |  Acts 14:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眾人看見保羅所做的事，就用呂高尼的話大聲說：「有神藉着人形降臨在我們中間了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when the people saw what Paul had done, they lifted up their voices, saying in the speech of Lycaonia, The gods are come down to us in the likeness of men.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5305,183 +5195,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 14:12  |  Acts 14:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是稱巴拿巴為宙斯，稱保羅為希耳米，因為他說話領首。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they called Barnabas, Jupiter; and Paul, Mercurius, because he was the chief speaker.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5497,183 +5349,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 14:13  |  Acts 14:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有城外宙斯[廟]的祭司牽着牛，拿着花圈，來到門前，要同眾人[向使徒]獻祭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then the priest of Jupiter, which was before their city, brought oxen and garlands unto the gates, and would have done sacrifice with the people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5689,183 +5503,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 14:14  |  Acts 14:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>巴拿巴、保羅二使徒聽見，就撕開衣裳，跳進眾人中間，喊着說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which when the apostles, Barnabas and Paul, heard of, they rent their clothes, and ran in among the people, crying out,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5881,183 +5657,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 14:15  |  Acts 14:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「諸君，為甚麼做這事呢？我們也是人，性情和你們一樣。我們傳福音給你們，是叫你們離棄這些虛妄，歸向那創造天、地、海，和其中萬物的永生神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And saying, Sirs, why do ye these things? We also are men of like passions with you, and preach unto you that ye should turn from these vanities unto the living God, which made heaven, and earth, and the sea, and all things that are therein:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6073,183 +5811,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 14:16  |  Acts 14:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他在從前的世代，任憑萬國各行其道；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who in times past suffered all nations to walk in their own ways.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6265,183 +5965,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 14:17  |  Acts 14:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>然而為自己未嘗不顯出證據來，就如常施恩惠，從天降雨，賞賜豐年，叫你們飲食飽足，滿心喜樂。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Nevertheless he left not himself without witness, in that he did good, and gave us rain from heaven, and fruitful seasons, filling our hearts with food and gladness.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6457,183 +6119,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 14:18  |  Acts 14:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>二人說了這些話，僅僅地攔住眾人不獻祭與他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And with these sayings scarce restrained they the people, that they had not done sacrifice unto them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6649,179 +6273,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 14:1  |  Acts 14:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>二人在以哥念同進猶太人的會堂，在那裏講的，叫猶太人和希臘人信的很多。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And it came to pass in Iconium, that they went both together into the synagogue of the Jews, and so spake, that a great multitude both of the Jews and also of the Greeks believed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6841,183 +6427,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 14:19  |  Acts 14:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但有些猶太人從安提阿和以哥念來，挑唆眾人，就用石頭打保羅，以為他是死了，便拖到城外。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there came thither certain Jews from Antioch and Iconium, who persuaded the people, and, having stoned Paul, drew him out of the city, supposing he had been dead.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7033,183 +6581,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 14:20  |  Acts 14:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>門徒正圍着他，他就起來，走進城去。 第二天，同巴拿巴往特庇去，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Howbeit, as the disciples stood round about him, he rose up, and came into the city: and the next day he departed with Barnabas to Derbe.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7225,183 +6735,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 14:21  |  Acts 14:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>對那城裏[的人]傳了福音，使好些人作門徒，就回路司得、以哥念、安提阿去，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when they had preached the gospel to that city, and had taught many, they returned again to Lystra, and to Iconium, and Antioch,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7417,183 +6889,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 14:22  |  Acts 14:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>堅固門徒的心，勸他們恆守所信的道；又說：「我們進入神的國，必須經歷許多艱難。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Confirming the souls of the disciples, and exhorting them to continue in the faith, and that we must through much tribulation enter into the kingdom of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7609,183 +7043,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 14:23  |  Acts 14:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>二人在各教會中選立了長老，又禁食禱告，就把他們交託所信的主。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when they had ordained them elders in every church, and had prayed with fasting, they commended them to the Lord, on whom they believed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7801,183 +7197,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 14:24  |  Acts 14:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>二人經過彼西底，來到旁非利亞。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And after they had passed throughout Pisidia, they came to Pamphylia.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7993,183 +7351,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 14:25  |  Acts 14:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在別加講了道，就下亞大利去，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when they had preached the word in Perga, they went down into Attalia:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8185,183 +7505,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 14:26  |  Acts 14:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>從那裏坐船，往安提阿去。當初，他們被眾人所託、蒙神之恩、要辦現在所做之工，就是在這地方。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And thence sailed to Antioch, from whence they had been recommended to the grace of God for the work which they fulfilled.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8377,183 +7659,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 14:27  |  Acts 14:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>到了那裏，聚集了會眾，就述說神藉他們所行的一切事，並神怎樣為外邦人開了信道的門。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when they were come, and had gathered the church together, they rehearsed all that God had done with them, and how he had opened the door of faith unto the Gentiles.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8569,183 +7813,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 14:28  |  Acts 14:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>二人就在那裏同門徒住了多日。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there they abode long time with the disciples.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8761,183 +7967,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 14:2  |  Acts 14:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但那不順從的猶太人聳動外邦人，叫他們心裏惱恨弟兄。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the unbelieving Jews stirred up the Gentiles, and made their minds evil affected against the brethren.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8953,183 +8121,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 14:3  |  Acts 14:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>二人在那裏住了多日，倚靠主放膽講道，主藉他們的手施行神蹟奇事，證明他的恩道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Long time therefore abode they speaking boldly in the Lord, which gave testimony unto the word of his grace, and granted signs and wonders to be done by their hands.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9145,183 +8275,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 14:4  |  Acts 14:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>城裏的眾人就分了黨，有附從猶太人的，有附從使徒的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the multitude of the city was divided: and part held with the Jews, and part with the apostles.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9337,183 +8429,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 14:5  |  Acts 14:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，外邦人和猶太人，並他們的官長，一齊擁上來，要凌辱使徒，用石頭打他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when there was an assault made both of the Gentiles, and also of the Jews with their rulers, to use them despitefully, and to stone them,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9529,183 +8583,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 14:6  |  Acts 14:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒知道了，就逃往呂高尼的路司得、特庇兩個城和周圍地方去，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They were ware of it, and fled unto Lystra and Derbe, cities of Lycaonia, and unto the region that lieth round about:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9721,183 +8737,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 14:7  |  Acts 14:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在那裏傳福音。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there they preached the gospel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9913,183 +8891,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 14:8  |  Acts 14:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>路司得城裏坐着一個兩腳無力的人，生來是瘸腿的，從來沒有走過。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there sat a certain man at Lystra, impotent in his feet, being a cripple from his mother’s womb, who never had walked:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>