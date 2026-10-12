--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -55,121 +55,121 @@
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R2b5cb7f15894450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfb605485aed84f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R63742927674d4b90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R14c5a5b676ce4af7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8a7b8e99829840f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R1017568894814f42" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd158715187fb4429"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R401c4c0ce31e42af"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R2be17c0554924d33"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R9fd5e41a47b54059"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc4be18f8376f416a"/>
-[...27 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R3219d6891b8946d4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R84f6004ab21347be"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rce86d1ba23d74547"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R3d430c9d59c049d0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rfe91afa6c5d94fef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R14257e1b16734d12"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rf8bd5264c400457d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R62f2861c8d5449df"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R85a2d488772f41e2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R05604ff952894823"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R8966512997ca4004"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Ra3ffa34636ba4ff3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Reb1fdd310deb4a15"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rc00f2afe531c467a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R2653ddf523cc4483"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rad876543425b48f2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Re5efdea2e8e24207"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rdcb97bd70bfb4fef"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rc7f9e66513c146ce"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Re2cdfb805c2240e2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R799baf94553042d9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R6eb6d4bb01f64269"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rb566c8e2a17e406b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rd803b1488a674279"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Rbc5d0466f09b4a91"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R1aa1a512b99e4bdc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R7eae8d8f38994345"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R9f9afa5e03614e96"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Rba80cf96d5cb4f59"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R84632a7c99dd44b7"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rec3af0ae79214a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd158715187fb4429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2be17c0554924d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R5bc2ae18e4e64dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R70ca7cd164c242f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc4be18f8376f416a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R21d3d55086da459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R813e708beb5f4335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3b3f1a8ab2994e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5dfeba0fac674458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0ddbb3bcbc9d4bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4fabe1faf8604019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rcb2082da5ce64479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4d21a4150b9246aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R21aafeb371444056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R4adb3ae82b574cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8de4e774104b4fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf06b305fc0de4fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rfa4368965fb944ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R3f43f28ecb284a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rf30c6f6c59d04542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R8e6e576575a6406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rc4f6a4f56815419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R0b743fa4dbe54c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R7704d711267446b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R712ea5593c1740e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R04a8754edd1a403f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R52450781fb3b45ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rce53016539d749ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R7046fa7824d8400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Rebd7222006e44b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rc8716fd747f2407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R3d1f4b04643046de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R3219d6891b8946d4" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R8c3ee0344506447b" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rfdb7a9d82ce9400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R401c4c0ce31e42af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9fd5e41a47b54059" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R819850c3af104974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R6b6c385199a2487f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R84f6004ab21347be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rce86d1ba23d74547" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3d430c9d59c049d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rfe91afa6c5d94fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R14257e1b16734d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf8bd5264c400457d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R62f2861c8d5449df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R85a2d488772f41e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R05604ff952894823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8966512997ca4004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra3ffa34636ba4ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Reb1fdd310deb4a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rc00f2afe531c467a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R2653ddf523cc4483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rad876543425b48f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Re5efdea2e8e24207" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rdcb97bd70bfb4fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rc7f9e66513c146ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Re2cdfb805c2240e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R799baf94553042d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R6eb6d4bb01f64269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rb566c8e2a17e406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rd803b1488a674279" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rbc5d0466f09b4a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R1aa1a512b99e4bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R7eae8d8f38994345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R9f9afa5e03614e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rba80cf96d5cb4f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R84632a7c99dd44b7" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R291df13412ee4602" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -373,135 +373,135 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1845ad846a4940f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R23279092faa44b6f" /></Relationships>
-[...83 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R899d4909f59e43f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd929e0d6ce1942f8" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb710017e9dd9435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R24daf23a620742cc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R02975b32af3d4a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3574b215943741ae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R9fe111610c5347c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8dfdabb3a96f4f7e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R20c958486d584009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R196bd3209ac64642" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R6fc234414e8d490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra399455305974aac" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R0fa705f98f944b5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rac059396139c44a8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R179f5f2d5c8649de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd240e59bd730473f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rfe697cd5782342ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbca6f30048354bbe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re1a64205d1ba4ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra1ccdec21c3447f0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rabc32ff79de847d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9ec38abd4bc4430b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rdf3164a383334725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R54378facd3954a5b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc176bec79f634691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3e68e08a57d346f9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R3d8b77c729dc428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3c5298425f8e425b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R97026b18bf724e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R508f486058a24ae3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Re77ff095c9e74988" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R511969a241ce4c7d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R507cf1398a5541db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2aef7c5d3ebb42d4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rfce456ef6048402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R13c4e4d89aa548fe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rb3b0d06e45bc4dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5fae6cd8b56e40e7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="Re71ff1ef6d8e41e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R53f8ca93d115429a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R5020b37eee0f40f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R252e9a652826475b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rc5c1489a9cae49c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re8891d2796c44dba" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rcd11d8fa15464527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Redd44ae5bb954738" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb0383b0943dc48e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdbd38f8b25e645c5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R05162276af1144dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb60a4ad7217a4417" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd1132030a03c4f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfc1b6b1e754e47ad" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc89a6dbc244f4e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rccef4d585e5048f2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R67b14f2695154617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R86199a9a2b3944a8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6ab1769ca4a042e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R197e0fe070f941cf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rae56d867f7204dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R55b0ada78b334ee7" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3215,100 +3215,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re5aedecf03ce49b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R197740990283437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R7ca68fc9ae654d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R0989212216914888" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3a47216036a94c9f" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re90b777b6ad84652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rb1ed185a8e594dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R6c718b7a5d134445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R722e28eca420490d" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R94939ce42d9a4584" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R197740990283437d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb1ed185a8e594dd5"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7ca68fc9ae654d90"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6c718b7a5d134445"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4334,116 +4334,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R0989212216914888"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R722e28eca420490d"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R951ea3d82c914a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R94b90c8516704ed4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5fedda1c27da4c67" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R8f6ee34d9d1848b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4a7c45fd0d464e8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4876409437d143b6" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R94b90c8516704ed4"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R5fedda1c27da4c67"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R4a7c45fd0d464e8e"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R4876409437d143b6"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4507,135 +4507,135 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra1a12a399289465f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R2336ef1b966c4ba5" /></Relationships>
-[...83 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R31c0c6891e9e4514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc605cc4e60d64721" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R726d7ced5c56464e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R43f26693fba142e8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6984ee979b354938" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R7f204684617f4b9c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd0a407e5810d411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R9b9e6a918a564d59" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R221ec9680cfd41ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R943b5fd4a34f4760" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4f2dffd781a64f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Red6be2c9936848c1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3dfa36ad76af4230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R01eec6915fa34604" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc79964d12e5d443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R1d429050cc154c47" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0ea8e54e402c4086" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R41892a100da24ff0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rec26081c636a4c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R946ba0ce60be4805" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4739534d4d484f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R65b8a88703134cdf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7104750c6b5a45f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R5430218d82b44ec2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re91e04e651844537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R9d753e0a06114d66" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf93b95a8e89b4c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rbb2bd31629064083" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd9ff8348ffbe407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rb8c8a089b02343e2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R23bb246dbabf4452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R5494da5bc3974d65" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raffe04702f984688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="Rab4f776aa5544e4d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6d5e70a57c0a4bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R3df08571178f40ca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9d2bd3e953544176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="Rf1552d8db7854e57" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2be3d3792a3140ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R818a94ef611941db" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra04ca1eb6cd549c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R4bfcf5f27f384260" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6afd97b5317c402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R061f0c936eaa433c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3e0b34b05ded41fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R764764d4565a4159" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R20ca9151f09a47cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R9cf94c7a89624022" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R997193d7384d49ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R01453be3f5a0496f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R17920f8fdaf84158" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rd00aa5bf2bc448d5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd835b8678911457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R2f298ff73d604ae4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb9842b49429e458f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rabcaaacc74a546ca" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1183f33183ef46a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R8d91b7db87754b02" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R968ee91fd5f84479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R07cda94319084941" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4653,65 +4653,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳第18章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Acts 18 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4729,183 +4733,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 18:9  |  Acts 18:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>夜間，主在異象中對保羅說：「不要怕，只管講，不要閉口，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then spake the Lord to Paul in the night by a vision, Be not afraid, but speak, and hold not thy peace:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4921,183 +4887,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 18:10  |  Acts 18:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有我與你同在，必沒有人下手害你，因為在這城裏我有許多的百姓。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I am with thee, and no man shall set on thee to hurt thee: for I have much people in this city.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5113,183 +5041,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 18:11  |  Acts 18:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>保羅在那裏住了一年零六個月，將神的道教訓他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he continued there a year and six months, teaching the word of God among them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5305,183 +5195,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 18:12  |  Acts 18:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>到迦流作亞該亞方伯的時候，猶太人同心起來攻擊保羅，拉他到公堂，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when Gallio was the deputy of Achaia, the Jews made insurrection with one accord against Paul, and brought him to the judgment seat,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5497,183 +5349,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 18:13  |  Acts 18:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>說：「這個人勸人不按着律法敬拜神。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Saying, This fellow persuadeth men to worship God contrary to the law.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5689,183 +5503,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 18:14  |  Acts 18:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>保羅剛要開口，迦流就對猶太人說：「你們這些猶太人！如果是為冤枉或奸惡的事，我理當耐性聽你們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when Paul was now about to open his mouth, Gallio said unto the Jews, If it were a matter of wrong or wicked lewdness, O ye Jews, reason would that I should bear with you:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5881,183 +5657,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 18:15  |  Acts 18:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但所爭論的，若是關乎言語、名目，和你們的律法，你們自己去辦吧！這樣的事我不願意審問」；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But if it be a question of words and names, and of your law, look ye to it; for I will be no judge of such matters.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6073,183 +5811,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 18:16  |  Acts 18:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就把他們攆出公堂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he drave them from the judgment seat.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6265,183 +5965,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 18:17  |  Acts 18:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眾人便揪住管會堂的所提尼，在堂前打他。這些事迦流都不管。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then all the Greeks took Sosthenes, the chief ruler of the synagogue, and beat him before the judgment seat. And Gallio cared for none of those things.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6457,179 +6119,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 18:18  |  Acts 18:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>保羅又住了多日，就辭別了弟兄，坐船往敘利亞去；百基拉、亞居拉和他同去。他因為許過願，就在堅革哩剪了頭髮。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Paul after this tarried there yet a good while, and then took his leave of the brethren, and sailed thence into Syria, and with him Priscilla and Aquila; having shorn his head in Cenchrea: for he had a vow.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6649,183 +6273,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 18:1  |  Acts 18:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這事以後，保羅離了雅典，來到哥林多。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>After these things Paul departed from Athens, and came to Corinth;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6841,183 +6427,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 18:19  |  Acts 18:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>到了以弗所，保羅就把他們留在那裏，自己進了會堂，和猶太人辯論。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he came to Ephesus, and left them there: but he himself entered into the synagogue, and reasoned with the Jews.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7033,183 +6581,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 18:20  |  Acts 18:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>眾人請他多住些日子，他卻不允，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>When they desired him to tarry longer time with them, he consented not;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7225,183 +6735,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 18:21  |  Acts 18:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就辭別他們，說：「神若許我，我還要回到你們這裏」；於是開船離了以弗所。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But bade them farewell, saying, I must by all means keep this feast that cometh in Jerusalem: but I will return again unto you, if God will. And he sailed from Ephesus.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7417,183 +6889,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 18:22  |  Acts 18:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在凱撒利亞下了船，就上[耶路撒冷]去問教會安，隨後下安提阿去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when he had landed at Cæsarea, and gone up, and saluted the church, he went down to Antioch.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7609,183 +7043,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 18:23  |  Acts 18:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>住了些日子，又離開那裏，挨次經過加拉太和弗呂家地方，堅固眾門徒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And after he had spent some time there, he departed, and went over all the country of Galatia and Phrygia in order, strengthening all the disciples.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7801,183 +7197,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 18:24  |  Acts 18:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有一個猶太人，名叫亞波羅，來到以弗所。他生在亞歷山大，是有學問的，最能講解聖經。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And a certain Jew named Apollos, born at Alexandria, an eloquent man, and mighty in the scriptures, came to Ephesus.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7993,183 +7351,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 18:25  |  Acts 18:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這人已經在主的道上受了教訓，心裏火熱，將耶穌的事詳細講論教訓人；只是他單曉得約翰的洗禮。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>This man was instructed in the way of the Lord; and being fervent in the spirit, he spake and taught diligently the things of the Lord, knowing only the baptism of John.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8185,183 +7505,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 18:26  |  Acts 18:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他在會堂裏放膽講道；百基拉、亞居拉聽見，就接他來，將神的道給他講解更加詳細。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he began to speak boldly in the synagogue: whom when Aquila and Priscilla had heard, they took him unto them, and expounded unto him the way of God more perfectly.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8377,179 +7659,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 18:27  |  Acts 18:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他想要往亞該亞去，弟兄們就勉勵他，並寫信請門徒接待他。他到了那裏，多幫助那蒙恩信主的人，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when he was disposed to pass into Achaia, the brethren wrote, exhorting the disciples to receive him: who, when he was come, helped them much which had believed through grace:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8569,183 +7813,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 18:28  |  Acts 18:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在眾人面前極有能力駁倒猶太人，引聖經證明耶穌是基督。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he mightily convinced the Jews, and that publickly, shewing by the scriptures that Jesus was Christ.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8761,179 +7967,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 18:2  |  Acts 18:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>遇見一個猶太人，名叫亞居拉，他生在本都；因為克勞第命猶太人都離開羅馬，新近帶着妻百基拉，從意大利來。保羅就投奔了他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And found a certain Jew named Aquila, born in Pontus, lately come from Italy, with his wife Priscilla; (because that Claudius had commanded all Jews to depart from Rome:) and came unto them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8953,183 +8121,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 18:3  |  Acts 18:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們本是製造帳棚為業。保羅因與他們同業，就和他們同住做工。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And because he was of the same craft, he abode with them, and wrought: for by their occupation they were tentmakers.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9145,183 +8275,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 18:4  |  Acts 18:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>每逢安息日，保羅在會堂裏辯論，勸化猶太人和希臘人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he reasoned in the synagogue every sabbath, and persuaded the Jews and the Greeks.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9337,183 +8429,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 18:5  |  Acts 18:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>西拉和提摩太從馬其頓來的時候，保羅為道迫切，向猶太人證明耶穌是基督。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when Silas and Timotheus were come from Macedonia, Paul was pressed in the spirit, and testified to the Jews that Jesus was Christ.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9529,179 +8583,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 18:6  |  Acts 18:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們既抗拒、毀謗，保羅就抖着衣裳，說：「你們的罪歸到你們自己頭上，與我無干。從今以後，我要往外邦人那裏去。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when they opposed themselves, and blasphemed, he shook his raiment, and said unto them, Your blood be upon your own heads; I am clean: from henceforth I will go unto the Gentiles.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -9721,183 +8737,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 18:7  |  Acts 18:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>於是離開那裏，到了一個人的家中；這人名叫提多‧猶士都，是敬拜神的，他的家靠近會堂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he departed thence, and entered into a certain man’s house, named Justus, one that worshipped God, whose house joined hard to the synagogue.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9913,183 +8891,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 18:8  |  Acts 18:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>管會堂的基利司布和全家都信了主，還有許多哥林多人聽了，就相信受洗。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Crispus, the chief ruler of the synagogue, believed on the Lord with all his house; and many of the Corinthians hearing believed, and were baptized.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>