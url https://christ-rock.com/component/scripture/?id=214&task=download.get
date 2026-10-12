--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -29,108 +29,108 @@
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R07e896c134434bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R52146171d8334e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd049a9234e1b49b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rda5e62b15e334d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7c37f36b1c7b478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R304d8c1ce4a84846" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R88fe61e4ce194714"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra7ba368732244338"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R6e7a716de7a54aa7"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8f55c8bfa37b4069"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R51365a572b514d05"/>
-[...14 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R59b391ded64448e7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rfe0d2c7a587f40df"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rebfa2d1b2594411a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R2880ec6ca9464740"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R3d5a725006fd4f4e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R572d215806bb4cf2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rf55006d81b3447f2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R54fddb703d824bbe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R874e991664914465"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R7aeb687ea0064a3f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Ra7545efc99be409f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R16818f5acc9c4d6e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R3b59b2f87bbb4b50"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R81c444198f104536"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R94ba3cf917d84649"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rf3d73a68a0dc4ce1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R6d95b423e51f49a1"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R78621d3ca21943ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R88fe61e4ce194714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6e7a716de7a54aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R8c655b58d0874052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rcc253190cd584e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R51365a572b514d05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R18a2debadb8d4a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ref2c983f5d5b4dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd12433a1b1364a68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1275a06cd2be46c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6446c206da964ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6643564883cc4cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R2156d70e178d4e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6e49e2e11cdc401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra481cae84c9c4b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf39469004e764c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Ra33a5d38fcee4a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rec1e8eda492e4f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3b53ce61514e45ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rf9aa0b53171442dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R59b391ded64448e7" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rbfc58b8cbaab4577" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rba95c93f7a244137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra7ba368732244338" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8f55c8bfa37b4069" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rf9f5ca78471741d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R8e9533d7e35246ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfe0d2c7a587f40df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rebfa2d1b2594411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R2880ec6ca9464740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3d5a725006fd4f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R572d215806bb4cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf55006d81b3447f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R54fddb703d824bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R874e991664914465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R7aeb687ea0064a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra7545efc99be409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R16818f5acc9c4d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R3b59b2f87bbb4b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R81c444198f104536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R94ba3cf917d84649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rf3d73a68a0dc4ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R6d95b423e51f49a1" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf56930a695dd4c27" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -334,96 +334,96 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R04c96fd9e47d4fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbc1810c7848e45de" /></Relationships>
-[...44 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8d06038fddec4789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb4bf6a416b714571" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7fdd60b86d1243d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1d66526aabc64bd4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R1d25c917b4624fdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8f8c4a838a2644d3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R5b8a10d8c1f94122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R414c8582d4d84c9e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rcf9877bfdcb9489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbf5cc7aaeba94f23" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5c1af13a8871427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R223ffe1054f84aae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R7e2770297a0e44a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re3ba98cb82544138" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R59e6dc57853845ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf566d0e449864243" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R01ec4ac80e474bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3270e85f9410446b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R7aeee4db96d14133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdc539599b8824bb3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb213d6a039944757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3c4b6f2ce4ae4744" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R08b586964f58434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re70f1cf4dd0b4504" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9c35344934d548b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raecb2c0fa6264e0c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rcda79afb4b2e4f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0b0f807ff4c949f0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Redce41b0535349ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra03937b0ecd04bc8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R49434e1c11404c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3110399b691d426d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5e358604de0245f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7f427a477e654f21" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1902,100 +1902,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R61ff8ef13d72462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R8fb170005f3244f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rf70bebe794f7463b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rea9d1c4cd3dc4c15" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4afdd43ca35d4837" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdffafbad3d814623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R0a2a4f7e2ce54be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rdec9a104eb2a45f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R57c61b677fb049ff" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R86edd16016074d38" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8fb170005f3244f2"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0a2a4f7e2ce54be8"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf70bebe794f7463b"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdec9a104eb2a45f0"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3021,116 +3021,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rea9d1c4cd3dc4c15"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R57c61b677fb049ff"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R94bade73f11d46fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rac89760bf38a4d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf1637c6f8c6e4125" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R4611436bd862418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1bfea5cb8beb412b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R84ca554ab3d841ad" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rac89760bf38a4d85"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf1637c6f8c6e4125"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1bfea5cb8beb412b"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R84ca554ab3d841ad"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3194,96 +3194,96 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb10941cfd8f1498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R384ffa0b80794a7e" /></Relationships>
-[...44 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4da8efee7a5741dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R0c9c91cff03a4034" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R38a8e1e14ce44380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R0d416bc0942c4f59" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raebc2f9893ce4dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rc63461a62c784a79" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2a1623f237f24e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R55cf1210610a4632" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1b46f21d609e4cb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R887b50d5cc334a5c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re5be5e6f9c744e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R11942b8af5a04b35" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rae64f641d3164a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R352b9603ff6b4756" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2d91e6b3af1046b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rf91c47ba8394441e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R34cd84dac8c9489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R716497503fec4ab3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R42f2f80c60da4f9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R3307af980f7a40fa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e373bfe017846ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R94829b94c2614e49" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd7224d23e1aa4835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R4839f7569abe4ad9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R54a4f0bb5e634e6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R4ebdcc29be5e477a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re37ca848e8314df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R5953e9832ad94040" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb3414792d4d44706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Ra19ee6c1dcb542d4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3512a6f23ec14b32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R0c3ca4038c334c49" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R735c2e3e6a864e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R147af1b166be4e61" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3301,65 +3301,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳第6章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Acts 6 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3377,179 +3381,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 6:9  |  Acts 6:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當時有稱利百地拿會堂的幾個人，並有古利奈、亞歷山大、基利家、亞細亞各處會堂的幾個人，都起來和司提反辯論。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then there arose certain of the synagogue, which is called the synagogue of the Libertines, and Cyrenians, and Alexandrians, and of them of Cilicia and of Asia, disputing with Stephen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3569,183 +3535,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 6:10  |  Acts 6:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>司提反是以智慧和[聖]靈說話，眾人敵擋不住，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they were not able to resist the wisdom and the spirit by which he spake.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3761,183 +3689,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 6:11  |  Acts 6:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>就買出人來說：「我們聽見他說謗讟摩西和神的話。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then they suborned men, which said, We have heard him speak blasphemous words against Moses, and against God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3953,183 +3843,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 6:12  |  Acts 6:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們又聳動了百姓、長老，並文士，就忽然來捉拿他，把他帶到公會去，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they stirred up the people, and the elders, and the scribes, and came upon him, and caught him, and brought him to the council,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4145,183 +3997,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 6:13  |  Acts 6:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>設下假見證，說：「這個人說話，不住地糟踐聖所和律法。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And set up false witnesses, which said, This man ceaseth not to speak blasphemous words against this holy place, and the law:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4337,183 +4151,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 6:14  |  Acts 6:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們曾聽見他說，這拿撒勒人耶穌要毀壞此地，也要改變摩西所交給我們的規條。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For we have heard him say, that this Jesus of Nazareth shall destroy this place, and shall change the customs which Moses delivered us.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4529,183 +4305,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 6:15  |  Acts 6:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在公會裏坐着的人都定睛看他，見他的面貌，好像天使的面貌。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And all that sat in the council, looking stedfastly on him, saw his face as it had been the face of an angel.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4721,179 +4459,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 6:1  |  Acts 6:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，門徒增多，有說希臘話的猶太人向希伯來人發怨言，因為在天天的供給上忽略了他們的寡婦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And in those days, when the number of the disciples was multiplied, there arose a murmuring of the Grecians against the Hebrews, because their widows were neglected in the daily ministration.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4913,183 +4613,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 6:2  |  Acts 6:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>十二使徒叫眾門徒來，對他們說：「我們撇下神的道去管理飯食，原是不合宜的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then the twelve called the multitude of the disciples unto them, and said, It is not reason that we should leave the word of God, and serve tables.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5105,183 +4767,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 6:3  |  Acts 6:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以弟兄們，當從你們中間選出七個有好名聲、被[聖]靈充滿、智慧充足的人，我們就派他們管理這事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore, brethren, look ye out among you seven men of honest report, full of the Holy Ghost and wisdom, whom we may appoint over this business.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5297,183 +4921,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 6:4  |  Acts 6:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但我們要專心以祈禱、傳道為事。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But we will give ourselves continually to prayer, and to the ministry of the word.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5489,183 +5075,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 6:5  |  Acts 6:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大眾都喜悅這話，就揀選了司提反，乃是大有信心、聖靈充滿的人，又揀選腓利、伯羅哥羅、尼迦挪、提門、巴米拿，並進[猶太]教的安提阿人尼哥拉，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the saying pleased the whole multitude: and they chose Stephen, a man full of faith and of the Holy Ghost, and Philip, and Prochorus, and Nicanor, and Timon, and Parmenas, and Nicolas a proselyte of Antioch:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5681,183 +5229,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 6:6  |  Acts 6:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>叫他們站在使徒面前。使徒禱告了，就按手在他們頭上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whom they set before the apostles: and when they had prayed, they laid their hands on them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5873,183 +5383,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 6:7  |  Acts 6:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>神的道興旺起來；在耶路撒冷門徒數目加增的甚多，也有許多祭司信從了這道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the word of God increased; and the number of the disciples multiplied in Jerusalem greatly; and a great company of the priests were obedient to the faith.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6065,183 +5537,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>使徒行傳 6:8  |  Acts 6:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>司提反滿得恩惠、能力，在民間行了大奇事和神蹟。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And Stephen, full of faith and power, did great wonders and miracles among the people.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>