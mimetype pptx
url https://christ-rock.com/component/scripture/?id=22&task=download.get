--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -27,107 +27,107 @@
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rda2f432ced164e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R02306fb94f454316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R0e40e178e30a4477" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R3a2ccce3a0554071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rcbc07d639aba4c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R0a1ad650f3e148a4" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R7a811adce1664121"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd647ed7b022143ff"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R9fb3f85d071949a8"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R6972ff1550494cff"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R1b5d656f94dd4be1"/>
-[...13 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R60fb01a489c34103"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc039ffbec6404039"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rc2baae0de3294417"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Re738fff7053340ac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R4ce4627e4edd4cbc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R9e104fdc71164987"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rfd0752c1381e44f7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rd3bdaec870f54726"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R405c972f54b84d55"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R0ec5b334a9c44846"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Ra30a4930a6e1426e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R9efe2eb2c9b54b5c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rfe5efd008c824b0c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R5989d8850e8a42e9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rbf44d1b432f44cdb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Re09d39850fed4084"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rfc7c8d9f30224381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7a811adce1664121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9fb3f85d071949a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rc28157a5a3c44e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rcddac5348645479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1b5d656f94dd4be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb583f839e3f34842" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R0b1113b36c384656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc53d4c20c0004f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf0b96c9f52b54a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R437df5a002ac4217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1e1c061aeb544d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rdcd712c05373473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R5eebeef59e3f47ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rbacd223095db4797" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R88e52a3db4fa451d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R996c9941f84c4d0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R2aa74dff73814ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rc774ff1fee844d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R60fb01a489c34103" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R933ae145faa34eae" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R14142f8374ee4229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd647ed7b022143ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6972ff1550494cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rd33065d13be14fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R6b9dfc1326c149f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc039ffbec6404039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc2baae0de3294417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re738fff7053340ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R4ce4627e4edd4cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9e104fdc71164987" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rfd0752c1381e44f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd3bdaec870f54726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R405c972f54b84d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R0ec5b334a9c44846" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra30a4930a6e1426e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R9efe2eb2c9b54b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rfe5efd008c824b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5989d8850e8a42e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rbf44d1b432f44cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re09d39850fed4084" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R00ff9028a19b48d1" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -331,93 +331,93 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R375a6b4b2f14431a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9078dd652f624ed3" /></Relationships>
-[...41 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc6191d36e8fa4da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R02a9803a07ed445b" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R25c76bb4068c4e57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R997cde546e724be4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R75f853e0cea34a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raddf4cb9cd2d44b8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rbb58c8205ab34f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc2aa321bf84b44f8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re4f4cc3bf29647a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3b99facea3284b7d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R53eb74a535c64d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ref2ca32955484fe3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R553bfccaa3d2464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfb36f224251845ad" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R88fba914056e4d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R34bde1ebf0924f45" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R40727f9db8fb4b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdbffb9665fa54b9c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra333d739164a4bc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R463dff3fb0074927" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R06fc6882860f42a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R75f6efcfbf0046ef" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc9d47b6ad463464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re12c17b93f40439c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4f01c7c2208e46b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R31387aae393844bb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc1597b4b68644397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re852ccf29a544055" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb88432fbf28b4774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R55053fbf3e434d55" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R48459cec79aa4283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re21e097b6e674e96" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1801,100 +1801,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3f74893e670c418d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R664c8505433c4e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R6e502708dedb4ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R045ee958d29e4106" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb6ef3d264dc8439d" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra27c04f3af1345a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rc66f9f5ea7654ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R5c13a0e40f45471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R27a1835f006a404e" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra7128a97ace64d7c" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R664c8505433c4e9f"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc66f9f5ea7654ff3"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6e502708dedb4ec2"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5c13a0e40f45471d"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2920,116 +2920,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R045ee958d29e4106"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R27a1835f006a404e"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rdb1a1b94d0b1490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R117d2ffadf6c4ae7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3dbeffce8d63463e" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Raad53efe85264804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5f40e9a67deb4a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R033fc1e9b6464a02" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R117d2ffadf6c4ae7"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R3dbeffce8d63463e"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R5f40e9a67deb4a90"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R033fc1e9b6464a02"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3093,93 +3093,93 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1cdc0edaba2c4e8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R2527a9f1c7124210" /></Relationships>
-[...41 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbc70ab57c2bd499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R793cdc483c994198" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R47eb941fb8ac4b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R41a8219f83ff415b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R945e330af7af4b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rdd9652315150444c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2a6a97447ada4ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R6411ce850f634b7b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R696312b5d4c744a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R0bcc95e3e6cf452b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R05aa79ce75f04df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R8ce6afefae8a4612" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb880f5d481dc4bee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rf1d68b27ac6046b7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R512ff75554e34fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Re2147df4042e4e01" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra629741c42aa44d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R65d060c8b3cf43e1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6a8f5b0cf5da4f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R69c95dfe74744267" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raf6dd38ec46b4d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rd1ca083a38ac438e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R27d0b93483d8462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R77e79499b49c412b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9ce2200ea48444ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R9d35945aa10c4810" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcc90b05f46a94d64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rab2982ae82484bf0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra3789cc0198c4c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R5747a52fcc4e43b5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra37384a00e414ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R7b2e49c27f414ff1" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3197,65 +3197,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰三書第1章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>3 John 1 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3273,183 +3277,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰三書 1:9  |  3 John 1:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我曾略略地寫信給教會，但那在教會中好為首的丟特腓不接待我們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I wrote unto the church: but Diotrephes, who loveth to have the preeminence among them, receiveth us not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3465,183 +3431,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰三書 1:10  |  3 John 1:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以我若去，必要提說他所行的事，就是他用惡言妄論我們。還不以此為足，他自己不接待弟兄，有人願意接待，他也禁止，並且將接待弟兄的人趕出教會。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore, if I come, I will remember his deeds which he doeth, prating against us with malicious words: and not content therewith, neither doth he himself receive the brethren, and forbiddeth them that would, and casteth them out of the church.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3657,183 +3585,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰三書 1:11  |  3 John 1:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>親愛的[兄弟]啊，不要效法惡，只要效法善。行善的屬乎神；行惡的未曾見過神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Beloved, follow not that which is evil, but that which is good. He that doeth good is of God: but he that doeth evil hath not seen God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3849,183 +3739,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰三書 1:12  |  3 John 1:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>低米丟[行善]，有眾人給他作見證，又有真理給他作見證，就是我們也給他作見證。你也知道我們的見證是真的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Demetrius hath good report of all men, and of the truth itself: yea, and we also bear record; and ye know that our record is true.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4041,183 +3893,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰三書 1:13  |  3 John 1:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我原有許多事要寫給你，卻不願意用筆墨寫給你，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I had many things to write, but I will not with ink and pen write unto thee:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4233,183 +4047,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰三書 1:14  |  3 John 1:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但盼望快快地見你，我們就當面談論。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I trust I shall shortly see thee, and we shall speak face to face. Peace be to thee. Our friends salute thee. Greet the friends by name.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4425,183 +4201,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰三書 1:1  |  3 John 1:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>作長老的寫信給親愛的該猶，就是我誠心所愛的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The elder unto the wellbeloved Gaius, whom I love in the truth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4617,183 +4355,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰三書 1:2  |  3 John 1:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>親愛的[兄弟]啊，我願你凡事興盛，身體健壯，正如你的靈魂興盛一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Beloved, I wish above all things that thou mayest prosper and be in health, even as thy soul prospereth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4809,183 +4509,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰三書 1:3  |  3 John 1:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>有弟兄來證明你心裏存的真理，正如你按真理而行，我就甚喜樂。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I rejoiced greatly, when the brethren came and testified of the truth that is in thee, even as thou walkest in the truth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5001,183 +4663,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰三書 1:4  |  3 John 1:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我聽見我的兒女們按真理而行，我的喜樂就沒有比這個大的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have no greater joy than to hear that my children walk in truth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5193,183 +4817,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰三書 1:5  |  3 John 1:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>親愛的[兄弟]啊，凡你向作客旅之弟兄所行的都是忠心的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Beloved, thou doest faithfully whatsoever thou doest to the brethren, and to strangers;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5385,183 +4971,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰三書 1:6  |  3 John 1:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們在教會面前證明了你的愛；你若配得過神，幫助他們往前行，這就好了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which have borne witness of thy charity before the church: whom if thou bring forward on their journey after a godly sort, thou shalt do well:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5577,183 +5125,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰三書 1:7  |  3 John 1:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因他們是為主的名出外，對於外邦人一無所取。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Because that for his name’s sake they went forth, taking nothing of the Gentiles.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5769,183 +5279,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>約翰三書 1:8  |  3 John 1:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以我們應該接待這樣的人，叫我們與他們一同為真理做工。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>We therefore ought to receive such, that we might be fellowhelpers to the truth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>