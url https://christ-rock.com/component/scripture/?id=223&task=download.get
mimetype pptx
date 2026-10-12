--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -57,122 +57,122 @@
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R70e204ff6aa04296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R7438aeb66f614aee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R11aa1d0a607642cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd22c36e688a24137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf91d33ff50064898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R94f25937f3334e06" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R8968c085fa3d4776"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Re9e6065a4610443e"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd3787f8b62d6499f"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rfaafc03ea61547b7"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R18827c937cd84745"/>
-[...28 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R55e6f523c67245ab"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R1ec8a7be1f1a449b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R782aad1498b44627"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R47a216e16c5c4f14"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R115d617de89c4591"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rd41d79b08c874273"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rc4c7a91ff8ae48f7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rc7f46a9d229342ad"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R791f466beae14302"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R6f99b6403fb849df"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rc0945a755cae4227"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rbc19e00ea3b94795"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R1055e565c70e46d0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R5ae5bb6dfa1c4ff5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R0cc0ae2c462b422a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R5ff7d3d3e7c04a49"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R7cc9fb23656c4f97"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R27a3a398248a4c1e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R2138b0f73e2d4014"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R1f4e00ae1dac4d5a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R231069459afb417a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R61b9b38ae8a345bc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rda3b10ccfd364ac8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rffcef717e151402f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R65cb1f736d994367"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R4e5fdbbf0385465c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R76a38260391a45bd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="R5f7b4816718a4238"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="Ra11ed188d44e4aa3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="R33cab690f85a4ba8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R886113e0b5894c61"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R59308dff18ae4b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8968c085fa3d4776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd3787f8b62d6499f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rd8ef8a4023554ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R3e2c7374fc374b44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R18827c937cd84745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R16a3a3a9c1534e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R8d64954370e14c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2f0d7b6b21954206" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R198758b6e32f4f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R905a962ff849438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra910615491a143c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re8c5e447d567428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9b3745a4387e431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rd84ad9f5b89d46c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R4b56bba26e5849d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R39c4919e5c4d42e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb298219d562741c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R0374ef50d26444ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R2a4ad2c842244547" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R3e9d57feb70e44e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R901206e3aadd41b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rd3f20b30b65048f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Racdd83bdc7ff4e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R78b9e11a098447a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Re34256fe477148cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R77fe0a5160ff40e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R3f9ea0e65ff94eae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rb85759828b614373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R3f76f700dc054d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R1fe6985ec21c4e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R11d25f0e90bd4786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Radbb1fc4fec04a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Ra4e059ec3766495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R55e6f523c67245ab" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf720043569ee4bf8" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rcadc034534ed440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re9e6065a4610443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfaafc03ea61547b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rf679b02095094fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R0406ca3c49414052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1ec8a7be1f1a449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R782aad1498b44627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R47a216e16c5c4f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R115d617de89c4591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd41d79b08c874273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc4c7a91ff8ae48f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc7f46a9d229342ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R791f466beae14302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6f99b6403fb849df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc0945a755cae4227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rbc19e00ea3b94795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R1055e565c70e46d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5ae5bb6dfa1c4ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R0cc0ae2c462b422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R5ff7d3d3e7c04a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R7cc9fb23656c4f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R27a3a398248a4c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R2138b0f73e2d4014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R1f4e00ae1dac4d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R231069459afb417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R61b9b38ae8a345bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rda3b10ccfd364ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rffcef717e151402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R65cb1f736d994367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R4e5fdbbf0385465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R76a38260391a45bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R5f7b4816718a4238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Ra11ed188d44e4aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R33cab690f85a4ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R886113e0b5894c61" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R02c565404f3d43e7" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -376,138 +376,138 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb5cd8ac05e9f47e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R545e88bd1b1c437e" /></Relationships>
-[...86 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8ef5010241254f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb266d3529b2a418e" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9cb7efe9e8834941" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R26b440dc0b0b4cbc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R651bc3a895014879" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R055e18c041de43e4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R816354c0e9454c85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R20dd9378bba54e6b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R3671b0a35cfb4918" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc5aef84b59ac4845" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R1e003b4d24a84f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3e287a3acdcc4dfc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rf4742b8f30c0403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra6e03e2cde514921" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rfdc59100f02e4d15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R684d0303524b45fc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R4b17096ab6954b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rff04aac085cf48db" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R2924781e62a54604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R91317e5a5f414f1a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rdc7f1362f8d8413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R263a6fad50c74b70" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R244eeb91a8e340d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4fe41f413b1642fd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3a09b95794854dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1a2712cbb5cc499a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Raaaed98540514e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6099ecd33e904a56" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R2c9d203d871a4d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R56cb1a2c844843f5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R1e078eba19374bd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf22d8aed2a384aef" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rbc27fd02a6964c34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rde81b881d3ce4a14" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R9e5257d9e4b1429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4b530d392fdc4446" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rb6ffbbf5f79e4e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6c54660e5f674943" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R3c51ff66b95f4235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R042e10cf6f544049" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R02c8f27caa1a4f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R76b3a3a45dc04e5f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rcef3a85c1c724d1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3316e6a6bbf74741" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R2a6193797a2b4122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R39c4efd29b484275" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re72bbc6068fb46a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra4837ef38fc645a4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="Rb614085a151a4403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb4011c666099411c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re4143983e12e44de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc0c136e1db9541a9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rd1c89f308ce54118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R442d0b7c1fe6442c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbf6af628fe1a4d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra57c75d65bce44cb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R70c7c0f35f864713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R43948faa2cb1475b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rcaca7fc6a52f4900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R51d60d6c3d3247a5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R47fa32cca1bc48ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra07a3725cfc34de4" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3316,100 +3316,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R756a8c5b35ac46bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rd9bfae6bf38a44b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R2d14dcff6c3d458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R52b56c2349854361" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re1759acfe3644bd0" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R874930e0a6d24d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R58b235f4a5c64bcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Re31f3b10b2714cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R92838de68bf94672" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2f903454ca2c4136" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd9bfae6bf38a44b1"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R58b235f4a5c64bcf"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2d14dcff6c3d458d"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re31f3b10b2714cfc"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4435,116 +4435,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R52b56c2349854361"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R92838de68bf94672"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Raab43d74ffed4274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rf3a99d55be474b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1e6efc451d674613" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rc7f570c0063442c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8d9372667de944de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbf87571eaea04a45" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rf3a99d55be474b95"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R1e6efc451d674613"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R8d9372667de944de"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rbf87571eaea04a45"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4608,138 +4608,138 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra8b682e09bfd424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rca726400ce804059" /></Relationships>
-[...86 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re907a99654854d15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R7be56ab33d054ddd" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1f8d2e86b8a9406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R31a339d9f7da4ef5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re1e1bf6a30d14b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rb9e8c276cbad4217" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb1720c71cd864303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rf4fa529055734624" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra630c7c2467f4151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Ra60260da5d74404d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R545886882c3b41f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R2350accea79e42c3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R954ca049bac64e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R3f2de3994e764ce9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5cf0f1ba11b048e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R8bae995826564f53" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8ccb6680e9a34b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Ra0007bee490f4aa8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R41ed2c0cfc374ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R9b1201d6593848b3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5adf17043e504770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R7118a80fe5ef4ee0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R626643e8263345b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R38f468450584435b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcba020c21f624fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R61915a3c06c74bde" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R369c084b63d44ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R479882acda264f7e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rea3183e3c42c483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rc2c721dc71b045c2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcdaff13c064d41c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R5e3d6cfdcaef42e4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6ea9cde3a6774d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R68d78aad1de34bf6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R74e5c53ff56e4455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R41b586c551924d54" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R80eb00c8027543cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R139534a5b4624cf0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R38fbda6fbd2e4bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Rb044e0381fd34e2d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6bd2d35aef9140f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R6cb1e35a13c148de" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R21a1c90251bd4a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="Rd1ce02d38fb84d5f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re66bb256a49c4366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R5eefec7d0f1b4364" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1c5b0ac1f8624304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R7bb502b908944e8c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R642d1c9c33f747a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R6c1c791b6dc1475d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R70fa45442df048bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R07beb53abf394bdc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R535c6e675b914cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R223ed65d926b48ac" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R76fe0faae1b947c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R8cbe79547d204250" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re7e9ddef4d384319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R511e7863a70d4f9d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdcd070d78e4749d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rcd0ea126496748ba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0306792bbde44101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R31ba0106e87b4e74" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4757,65 +4757,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄第2章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Revelation 2 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4833,183 +4837,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 2:9  |  Revelation 2:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我知道你的患難，你的貧窮（你卻是富足的），也知道那自稱是猶太人所說的毀謗話，其實他們不是猶太人，乃是撒但一會的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I know thy works, and tribulation, and poverty, (but thou art rich) and I know the blasphemy of them which say they are Jews, and are not, but are the synagogue of Satan.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5025,183 +4991,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 2:10  |  Revelation 2:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你將要受的苦你不用怕。魔鬼要把你們中間幾個人下在監裏，叫你們被試煉，你們必受患難十日。你務要至死忠心，我就賜給你那生命的冠冕。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Fear none of those things which thou shalt suffer: behold, the devil shall cast some of you into prison, that ye may be tried; and ye shall have tribulation ten days: be thou faithful unto death, and I will give thee a crown of life.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5217,183 +5145,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 2:11  |  Revelation 2:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[聖]靈向眾教會所說的話，凡有耳的，就應當聽！得勝的，必不受第二次死的害。』」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that hath an ear, let him hear what the Spirit saith unto the churches; He that overcometh shall not be hurt of the second death.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5409,183 +5299,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 2:12  |  Revelation 2:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你要寫信給別迦摩教會的使者，說：『那有兩刃利劍的，說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And to the angel of the church in Pergamos write; These things saith he which hath the sharp sword with two edges;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5601,183 +5453,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 2:13  |  Revelation 2:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我知道你的居所，就是有撒但座位之處；當我忠心的見證人安提帕在你們中間、撒但所住的地方被殺之時，你還堅守我的名，沒有棄絕我的道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I know thy works, and where thou dwellest, even where Satan’s seat is: and thou holdest fast my name, and hast not denied my faith, even in those days wherein Antipas was my faithful martyr, who was slain among you, where Satan dwelleth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5793,183 +5607,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 2:14  |  Revelation 2:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>然而，有幾件事我要責備你：因為在你那裏有人服從了巴蘭的教訓；這巴蘭曾教導巴勒將絆腳石放在以色列人面前，叫他們吃祭偶像之物，行姦淫的事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I have a few things against thee, because thou hast there them that hold the doctrine of Balaam, who taught Balac to cast a stumblingblock before the children of Israel, to eat things sacrificed unto idols, and to commit fornication.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5985,183 +5761,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 2:15  |  Revelation 2:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你那裏也有人照樣服從了尼哥拉一黨人的教訓。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So hast thou also them that hold the doctrine of the Nicolaitans, which thing I hate.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6177,183 +5915,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 2:16  |  Revelation 2:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，你當悔改；若不悔改，我就快臨到你那裏，用我口中的劍攻擊他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Repent; or else I will come unto thee quickly, and will fight against them with the sword of my mouth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6369,183 +6069,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 2:17  |  Revelation 2:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[聖]靈向眾教會所說的話，凡有耳的，就應當聽！得勝的，我必將那隱藏的嗎哪賜給他，並賜他一塊白石，石上寫着新名；除了那領受的以外，沒有人能認識。』」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that hath an ear, let him hear what the Spirit saith unto the churches; To him that overcometh will I give to eat of the hidden manna, and will give him a white stone, and in the stone a new name written, which no man knoweth saving he that receiveth it.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6561,183 +6223,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 2:18  |  Revelation 2:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你要寫信給推雅推喇教會的使者，說：『那眼目如火焰、腳像光明銅的神之子說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And unto the angel of the church in Thyatira write; These things saith the Son of God, who hath his eyes like unto a flame of fire, and his feet are like fine brass;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6753,183 +6377,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 2:1  |  Revelation 2:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你要寫信給以弗所教會的使者，說：『那右手拿着七星、在七個金燈臺中間行走的，說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Unto the angel of the church of Ephesus write; These things saith he that holdeth the seven stars in his right hand, who walketh in the midst of the seven golden candlesticks;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6945,183 +6531,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 2:19  |  Revelation 2:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我知道你的行為、愛心、信心、勤勞、忍耐，又知道你末後所行的[善]事，比起初所行的更多。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I know thy works, and charity, and service, and faith, and thy patience, and thy works; and the last to be more than the first.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7137,183 +6685,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 2:20  |  Revelation 2:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>然而，有一件事我要責備你，就是你容讓那自稱是先知的婦人耶洗別教導我的僕人，引誘他們行姦淫，吃祭偶像之物。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="1900">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Notwithstanding I have a few things against thee, because thou sufferest that woman Jezebel, which calleth herself a prophetess, to teach and to seduce my servants to commit fornication, and to eat things sacrificed unto idols.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7329,183 +6839,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 2:21  |  Revelation 2:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我曾給她悔改的機會，她卻不肯悔改她的淫行。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I gave her space to repent of her fornication; and she repented not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7521,183 +6993,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 2:22  |  Revelation 2:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看哪，我要叫她病臥在床。那些與她行淫的人，若不悔改所行的，我也要叫他們同受大患難。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, I will cast her into a bed, and them that commit adultery with her into great tribulation, except they repent of their deeds.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7713,179 +7147,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 2:23  |  Revelation 2:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我又要殺死她的黨類，叫眾教會知道，我是那察看人肺腑心腸的，並要照你們的行為報應你們各人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will kill her children with death; and all the churches shall know that I am he which searcheth the reins and hearts: and I will give unto every one of you according to your works.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7905,179 +7301,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 2:24  |  Revelation 2:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>至於你們推雅推喇其餘的人，就是一切不從那教訓、不曉得他們素常所說撒但深奧之理的人，我告訴你們，我不將別的擔子放在你們身上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But unto you I say, and unto the rest in Thyatira, as many as have not this doctrine, and which have not known the depths of Satan, as they speak; I will put upon you none other burden.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8097,183 +7455,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 2:25  |  Revelation 2:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但你們已經有的，總要持守，直等到我來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But that which ye have already hold fast till I come.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8289,183 +7609,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 2:26  |  Revelation 2:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那得勝又遵守我命令到底的，我要賜給他權柄制伏列國；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he that overcometh, and keepeth my works unto the end, to him will I give power over the nations:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8481,183 +7763,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 2:27  |  Revelation 2:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他必用鐵杖轄管他們，將他們如同窯戶的瓦器打得粉碎，像我從我父領受的權柄一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he shall rule them with a rod of iron; as the vessels of a potter shall they be broken to shivers: even as I received of my Father.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8673,183 +7917,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 2:28  |  Revelation 2:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我又要把晨星賜給他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I will give him the morning star.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8865,179 +8071,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 2:2  |  Revelation 2:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我知道你的行為、勞碌、忍耐，也知道你不能容忍惡人。你也曾試驗那自稱為使徒卻不是使徒的，看出他們是假的來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I know thy works, and thy labour, and thy patience, and how thou canst not bear them which are evil: and thou hast tried them which say they are apostles, and are not, and hast found them liars:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -9057,183 +8225,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 2:29  |  Revelation 2:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[聖]靈向眾教會所說的話，凡有耳的，就應當聽！』」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that hath an ear, let him hear what the Spirit saith unto the churches.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9249,183 +8379,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 2:3  |  Revelation 2:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你也能忍耐，曾為我的名勞苦，並不乏倦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And hast borne, and hast patience, and for my name’s sake hast laboured, and hast not fainted.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9441,183 +8533,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 2:4  |  Revelation 2:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>然而有一件事我要責備你，就是你把起初的愛心離棄了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Nevertheless I have somewhat against thee, because thou hast left thy first love.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9633,179 +8687,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 2:5  |  Revelation 2:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，應當回想你是從哪裏墜落的，並要悔改，行起初所行的事。你若不悔改，我就臨到你那裏，把你的燈臺從原處挪去。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Remember therefore from whence thou art fallen, and repent, and do the first works; or else I will come unto thee quickly, and will remove thy candlestick out of his place, except thou repent.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -9825,183 +8841,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 2:6  |  Revelation 2:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>然而你還有一件可取的事，就是你恨惡尼哥拉一黨人的行為，這也是我所恨惡的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But this thou hast, that thou hatest the deeds of the Nicolaitans, which I also hate.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10017,179 +8995,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 2:7  |  Revelation 2:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>[聖]靈向眾教會所說的話，凡有耳的，就應當聽！得勝的，我必將神樂園中生命樹的果子賜給他吃。』」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>He that hath an ear, let him hear what the Spirit saith unto the churches; To him that overcometh will I give to eat of the tree of life, which is in the midst of the paradise of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -10209,183 +9149,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 2:8  |  Revelation 2:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「你要寫信給士每拿教會的使者，說：『那首先的、末後的、死過又活的，說：</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And unto the angel of the church in Smyrna write; These things saith the first and the last, which was dead, and is alive;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>