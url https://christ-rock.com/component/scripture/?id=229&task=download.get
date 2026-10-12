--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -15,101 +15,101 @@
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/notesMasters/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R7cfd6e678ad94573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra44ef9fdfaea43a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R88d5257c96a747d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rd795cf772e8447aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R39cde596913243da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R7d5d625d4f17438d" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R69277ab2bf914d54"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R1411be292cf749bf"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R9af9dbc84d3547f0"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R80be7914c16e4b33"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R836a5c6bfae94308"/>
-[...7 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R2cd7ae29008d4552"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R8ef4716010814240"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rf7e39a659191459b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rfa17a2211ace415b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R98a6b39450ac4e1a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rf436fc576bce466e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R308ca3777a8a4410"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R0d8af63569524025"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R204b817b23434608"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R8224cc8d538b4d9b"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R89aa09583ae843d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R69277ab2bf914d54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9af9dbc84d3547f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rba7c867a131a4819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rbdef6d0a45434336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R836a5c6bfae94308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R184bad383f284a29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd3d7d67f97bc4033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R32ab21bb3f5a49d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re2fa95b5f88641a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf1825bbaadc64a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R87e1a8aefb1b4623" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Re9e2ed3fe8784f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2cd7ae29008d4552" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rafe8fc2cb85b4bfe" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R1ba81fc2435f477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1411be292cf749bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R80be7914c16e4b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R84bf8034c35e426a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R2efb315d6c164aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8ef4716010814240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf7e39a659191459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rfa17a2211ace415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R98a6b39450ac4e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf436fc576bce466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R308ca3777a8a4410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0d8af63569524025" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R204b817b23434608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R8224cc8d538b4d9b" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R02118ae63cfc4b28" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -313,75 +313,75 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R92332c7b77184ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R09453c8887424fb0" /></Relationships>
-[...23 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rbb6be2c5d1854489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R33556b8d96b44dda" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3c32b1bfb929462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R22ce69e0eb2f4a41" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd3c1b304bc894ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R19c9d73bf0e54a9a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R92e421ebbcc04415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb3491c448530424d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1b2b87e82dde4b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R01f343ffcc404e07" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb87067640e7c4b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0bdbe5a3d9d94182" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R4f5a0b020f8c40e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R459601a8bf7c48b4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc29c45639d0f4f07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R742d3a415e6a41e3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R23a047632ace4d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2e7a5707bf9a45fe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R75855d55701a4cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc20d9339740d46ab" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1195,100 +1195,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Raf0cb5ded2234f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R783db7ebb0824f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R63be56692df2478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rad2602897ab64f55" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb639c1be39024dca" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8f698f3fc877416e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Racb064e69639497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R85667d35eb304ddb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rbd6499bb01394aa0" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R3cb8598db4da4b66" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R783db7ebb0824f54"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Racb064e69639497b"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R63be56692df2478c"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R85667d35eb304ddb"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2314,116 +2314,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rad2602897ab64f55"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rbd6499bb01394aa0"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rbb43042535114fe6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4e0004c637a144f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R01b11b3abea24a67" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R39e46646543a4e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1604bc57cbd84c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R107efd7d8d7045b5" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R4e0004c637a144f1"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R01b11b3abea24a67"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1604bc57cbd84c35"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R107efd7d8d7045b5"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2487,75 +2487,75 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R36dbce47fe4c4bdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R49604c75ea314953" /></Relationships>
-[...23 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raf18553603244d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ra07708a2a1414796" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R36f58c2c7c964cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Ref13ac306f6f48c8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R84c66bcd9c9e4021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rdbc95cc71fdb4620" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb30b96dc71704535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rb24fa4bec5834982" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R817abe00940b4822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rd78c2cabec364607" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R484f186b83a34768" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R08d8a83f7138464d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdacc04fcc17f4d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R13eb807108b648ef" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R248f35eedf8846bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rbd8f26f0a6be4bf4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0c63493222a04c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R0bdd67384be844d0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R252c8a4869a24f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R230e0ce672d848eb" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2573,65 +2573,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄第15章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Revelation 15 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2649,183 +2653,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 15:1  |  Revelation 15:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我又看見在天上有異象，大而且奇，就是七位天使掌管末了的七災，因為神的大怒在這七災中發盡了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I saw another sign in heaven, great and marvellous, seven angels having the seven last plagues; for in them is filled up the wrath of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -2841,183 +2807,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 15:2  |  Revelation 15:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我看見彷彿有玻璃海，其中有火攙雜。又看見那些勝了獸和獸的像並牠名字數目的人，都站在玻璃海上，拿着神的琴，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I saw as it were a sea of glass mingled with fire: and them that had gotten the victory over the beast, and over his image, and over his mark, and over the number of his name, stand on the sea of glass, having the harps of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3033,179 +2961,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 15:3  |  Revelation 15:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>唱神僕人摩西的歌和羔羊的歌，說： 主神－全能者啊， 你的作為大哉！奇哉！ 萬世之王啊， 你的道途義哉！誠哉！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they sing the song of Moses the servant of God, and the song of the Lamb, saying, Great and marvellous are thy works, Lord God Almighty; just and true are thy ways, thou King of saints.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3225,183 +3115,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 15:4  |  Revelation 15:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>主啊，誰敢不敬畏你， 不將榮耀歸與你的名呢？ 因為獨有你是聖的。 萬民都要來在你面前敬拜， 因你公義的作為已經顯出來了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who shall not fear thee, O Lord, and glorify thy name? for thou only art holy: for all nations shall come and worship before thee; for thy judgments are made manifest.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3417,183 +3269,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 15:5  |  Revelation 15:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>此後，我看見在天上那存法櫃的殿開了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And after that I looked, and, behold, the temple of the tabernacle of the testimony in heaven was opened:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3609,183 +3423,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 15:6  |  Revelation 15:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那掌管七災的七位天使從殿中出來，穿着潔白光明的細麻衣，胸間束着金帶。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the seven angels came out of the temple, having the seven plagues, clothed in pure and white linen, and having their breasts girded with golden girdles.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3801,183 +3577,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 15:7  |  Revelation 15:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>四活物中有一個把盛滿了活到永永遠遠之神大怒的七個金碗給了那七位天使。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And one of the four beasts gave unto the seven angels seven golden vials full of the wrath of God, who liveth for ever and ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3993,179 +3731,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 15:8  |  Revelation 15:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因神的榮耀和能力，殿中充滿了煙。於是沒有人能以進殿，直等到那七位天使[所降]的七災完畢了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the temple was filled with smoke from the glory of God, and from his power; and no man was able to enter into the temple, till the seven plagues of the seven angels were fulfilled.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>