--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -43,115 +43,115 @@
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4296841d7c4f4408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rc4143e664cea406e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Ra85d25391d8243e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R4b74c339c52e49b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R3fe1663e575a4a3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb5f726e4d0e84629" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R89b237a7fb994ee1"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra66c098b040c421e"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R090f3b4d9b7948c1"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rdddf084e402f4978"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc0d59f9b07fb47a4"/>
-[...21 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rbff8efe8a8884be1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Ra15c69d880a44e6e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R66e896fd68a74922"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Re9d4d0b7af3148a5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R65b63a8b979b4660"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R47db7487773b4e38"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R35e67cd319204c0c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rd8427db205b1470f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R05003c80f2de453d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R911cf3cbd2604abd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rff98f8363dfb471a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rf35e495ba1604d9f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R3a0a44c732bc447d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R355cda1431d24e9e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R1ffd22ba46414257"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R994bbdc01cc64667"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R9dfdf940698a417e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R5e32296f657446ac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R6a0f6bf6a30d4f11"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R94a02347c65a4c15"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R9767ad9db79f4b93"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Re98991239edb41db"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Ref0664ddac564392"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R64949dabaf9d4262"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R153a7bc418a54af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R89b237a7fb994ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R090f3b4d9b7948c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Re2c530f96dd945e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R26aa59f482d542f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc0d59f9b07fb47a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rb2f7882d6e9649a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R67f90733c3034764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2fcfcce99aee442a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf9319641c63d4e2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra086b8d9eab14a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2c9d8cba51664f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9bf587b2447a4592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1488060bd95845e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R3e0a006d13f84487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rbd5d567d7a984fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R927702ca26bd41f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R4bbb0ed487014ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rbbeb97bc30874af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rdd2db4c356634416" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rd914d7107610437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R5f4e97602c84473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R0044b2bf20474306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rd4dfb1ef4ed14b8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R32972ef01ec44c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rf89bba9f27764474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Re862ba373c444203" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rbff8efe8a8884be1" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Ra1cd336671824405" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rd16eb3963b1e4ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra66c098b040c421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdddf084e402f4978" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rfe0463791cce4c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R255195f5a40f4a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Ra15c69d880a44e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R66e896fd68a74922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Re9d4d0b7af3148a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R65b63a8b979b4660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R47db7487773b4e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R35e67cd319204c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd8427db205b1470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R05003c80f2de453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R911cf3cbd2604abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rff98f8363dfb471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf35e495ba1604d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R3a0a44c732bc447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R355cda1431d24e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1ffd22ba46414257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R994bbdc01cc64667" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R9dfdf940698a417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R5e32296f657446ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R6a0f6bf6a30d4f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R94a02347c65a4c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R9767ad9db79f4b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Re98991239edb41db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Ref0664ddac564392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R64949dabaf9d4262" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R16acc1468ac24f79" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -355,117 +355,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7f56c83a9c684fe6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R769bf3a2ab6d4aaf" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rdc99ca5bc0bb4897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re23b9d900de942d3" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rdfdf514e8b0e457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9eb853324f5b43f3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R5184a91a02a74ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rac751da0c21043fa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R640c719e75ba420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2f85bbeccf3745a7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R4dee4b90ae494229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd9ffcea5664d4f62" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R6b3bf12959ab4f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra65a9d57996546c1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R70063a2ec31e4131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3696aa6beb5b4918" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rccdd0e728d6a4c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R87ac325cf1ad4d6a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R0f8332c2b8d14181" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re2871c36e0334da9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R2806b757685146d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9793e08f9a3e4ba4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rcc541f5951b24b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9bf470ea29bf4d65" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R6b3bbabdb2074942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0bda4479b97d44bf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Raf91952069434f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R89d7f69947bf449f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R467456fc80304306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9a83d441bd494d17" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R31cde0e352ca4777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfcfb121a4c254bb3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R22616ee4cf7d4c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7a973d44f4ca49bb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R67d00561487b43d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf2914c75bbc74b28" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rdae0b65f46cd497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9cdee1bc65ef4ae3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf813df60dc314615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R91ffcdfcfcce4e25" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R4ef3abc00a3f4a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R51bf8746a3a14b24" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R13beee235e634052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Raacdbfda42a6484c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R2f3442b6df2a4851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2d7d70bd92e245b9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rdf10c2c0f971435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R18c104c4ecf94ca9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rec6f90bf2d17432b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1a03d10dccf54891" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2609,100 +2609,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5b77558c1a304b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rac9ccdb9858e42be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rc1f6531b28fb4665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R7697f9c38f984138" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd55ca2c0add94c90" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9b14622d39d04754" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R57215d51385c4673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R9545bf8fa1724ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rb58e4a37d3a548d3" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R1234f9e8ff174474" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rac9ccdb9858e42be"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R57215d51385c4673"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc1f6531b28fb4665"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9545bf8fa1724ed5"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3728,116 +3728,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R7697f9c38f984138"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rb58e4a37d3a548d3"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R31386dd8982c4c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1a9fad4558bc4ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb9a558c004cd4b90" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R25a0c7cbe57b41db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R276bfba0b6d44b5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R44f9cb04a2244219" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1a9fad4558bc4ca5"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rb9a558c004cd4b90"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R276bfba0b6d44b5a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R44f9cb04a2244219"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3901,117 +3901,117 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc857bdf8cbed4007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R20bebfd9c35a4d36" /></Relationships>
-[...65 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc826877faf174d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Ra2c9856ccfd0487b" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re7b96fec66f34b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R413f3b5b99fc49b1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R25de2d8b884a4123" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R7fb7c4861f8848da" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7414dcfe42fc4639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R36e4a74402c84cd3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R07ef817dbf43429e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R08115e770ae34323" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R43826e53f38448ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R786d4d3af88e402c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rca3ae6e11afe435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R8c39a8ed5f1f4729" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc4077e62067548c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R012b0f5d39a74a2f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R37b81876f0874a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R0dd666e0e6414984" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reafa288a600b4211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R9f171ee71dc84290" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R06e2650b4b9740a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R1684a33a17f44470" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R939b927240824266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Re727c366c5674587" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3f5144d20e9b45c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R3dc547054ebc48c8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R125240a2ee1d4467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R3a1b72ff51b04285" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5b9110997ba84c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R9513589c17be4a15" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R581b0f479a634ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R109a132cb9914519" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R583b24f80a4a41c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R6f2e1097e94e4eab" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc977c1fae53d40b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R6abb43d41e14475d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rda179d951a384588" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R78572eae32444f8a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R57c4824b192447d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R637c9468d504436f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd9d1e9476037451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R05fcc47855bc402a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4e88d1f6d25d4677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R0c038de601914997" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf796b16635d5472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rc1341ede3ff54a18" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R098ec4022d01496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc8aaf17c30654abe" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4029,65 +4029,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書第2章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ephesians 2 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4105,183 +4109,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 2:9  |  Ephesians 2:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>也不是出於行為，免得有人自誇。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Not of works, lest any man should boast.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4297,183 +4263,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 2:10  |  Ephesians 2:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們原是他的工作，在基督耶穌裏造成的，為要叫我們行善，就是神所預備叫我們行的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For we are his workmanship, created in Christ Jesus unto good works, which God hath before ordained that we should walk in them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4489,183 +4417,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 2:11  |  Ephesians 2:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以你們應當記念：你們從前按肉體是外邦人，是稱為沒受割禮的；這名原是那些憑人手在肉身上稱為受割禮之人所起的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore remember, that ye being in time past Gentiles in the flesh, who are called Uncircumcision by that which is called the Circumcision in the flesh made by hands;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4681,179 +4571,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 2:12  |  Ephesians 2:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，你們與基督無關，在以色列國民以外，在所應許的諸約上是局外人，並且[活]在世上沒有指望，沒有神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That at that time ye were without Christ, being aliens from the commonwealth of Israel, and strangers from the covenants of promise, having no hope, and without God in the world:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4873,183 +4725,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 2:13  |  Ephesians 2:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們從前遠離[神]的人，如今卻在基督耶穌裏，靠着他的血，已經得親近了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But now in Christ Jesus ye who sometimes were far off are made nigh by the blood of Christ.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5065,183 +4879,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 2:14  |  Ephesians 2:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因他使我們和睦，將兩下合而為一，拆毀了中間隔斷的牆；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For he is our peace, who hath made both one, and hath broken down the middle wall of partition between us;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5257,183 +5033,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 2:15  |  Ephesians 2:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>而且以自己的身體廢掉冤仇，就是那[記]在律法上的規條，為要將兩下藉着自己造成一個新人，[如此]便成就了和睦。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Having abolished in his flesh the enmity, even the law of commandments contained in ordinances; for to make in himself of twain one new man, so making peace;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5449,183 +5187,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 2:16  |  Ephesians 2:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>既在十字架上滅了冤仇，便藉這十字架使兩下歸為一體，與神和好了，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And that he might reconcile both unto God in one body by the cross, having slain the enmity thereby:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5641,183 +5341,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 2:17  |  Ephesians 2:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並且來傳和平的福音給你們遠處的人，也給那近處的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And came and preached peace to you which were afar off, and to them that were nigh.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5833,183 +5495,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 2:18  |  Ephesians 2:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為我們兩下藉着他被一個[聖]靈所感，得以進到父面前。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For through him we both have access by one Spirit unto the Father.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6025,183 +5649,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 2:1  |  Ephesians 2:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們死在過犯罪惡之中，[他叫你們活過來]。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And you hath he quickened, who were dead in trespasses and sins;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6217,183 +5803,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 2:19  |  Ephesians 2:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣，你們不再作外人和客旅，是與聖徒同國，是神家裏的人了；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now therefore ye are no more strangers and foreigners, but fellowcitizens with the saints, and of the household of God;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6409,183 +5957,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 2:20  |  Ephesians 2:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並且被建造在使徒和先知的根基上，有基督耶穌自己為房角石，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And are built upon the foundation of the apostles and prophets, Jesus Christ himself being the chief corner stone;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6601,183 +6111,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 2:21  |  Ephesians 2:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>各房靠他聯絡得合式，漸漸成為主的聖殿。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In whom all the building fitly framed together groweth unto an holy temple in the Lord:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6793,183 +6265,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 2:22  |  Ephesians 2:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們也靠他同被建造，成為神藉着聖靈居住的所在。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>In whom ye also are builded together for an habitation of God through the Spirit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6985,179 +6419,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 2:2  |  Ephesians 2:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，你們在其中行事為人，隨從今世的風俗，順服空中掌權者的首領，就是現今在悖逆之子心中運行的[邪]靈。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherein in time past ye walked according to the course of this world, according to the prince of the power of the air, the spirit that now worketh in the children of disobedience:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7177,179 +6573,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 2:3  |  Ephesians 2:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們從前也都在他們中間，放縱肉體的私慾，隨着肉體和心中所喜好的去行，本為可怒之子，和別人一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Among whom also we all had our conversation in times past in the lusts of our flesh, fulfilling the desires of the flesh and of the mind; and were by nature the children of wrath, even as others.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7369,183 +6727,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 2:4  |  Ephesians 2:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>然而，神既有豐富的憐憫，因他愛我們的大愛，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But God, who is rich in mercy, for his great love wherewith he loved us,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7561,183 +6881,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 2:5  |  Ephesians 2:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當我們死在過犯中的時候，便叫我們與基督一同活過來。你們得救是本乎恩。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Even when we were dead in sins, hath quickened us together with Christ, (by grace ye are saved;)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7753,183 +7035,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 2:6  |  Ephesians 2:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他又叫我們與基督耶穌一同復活，一同坐在天上，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And hath raised us up together, and made us sit together in heavenly places in Christ Jesus:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7945,183 +7189,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 2:7  |  Ephesians 2:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要將他極豐富的恩典，就是他在基督耶穌裏向我們所施的恩慈，顯明給後來的世代看。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That in the ages to come he might shew the exceeding riches of his grace in his kindness toward us through Christ Jesus.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8137,183 +7343,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 2:8  |  Ephesians 2:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們得救是本乎恩，也因着信；這並不是出於自己，乃是神所賜的；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For by grace are ye saved through faith; and that not of yourselves: it is the gift of God:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>