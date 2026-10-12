--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -21,104 +21,104 @@
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R69875576175f4136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Ra4ecb621782c4608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rac9377b8527e44eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R84f07efddb174a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R26227236c3354605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf8c580b96b4446d9" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rcfbbc840feb1487d"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R37f5bd5bcd6942b7"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R35a0b0bcc26a4b75"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R1e382c10b3f0418f"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4f220db580724cf7"/>
-[...10 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R8b4f6e1a966147ce"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R1d1cf47796764403"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R28e014b75cb643d4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rfe47c1d0e4f241d7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R8e17d5fad30d48f8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Re00bfc6996bd489d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R155649d85dd84908"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rd01b1e80a0054bbd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R464e299130b34a1c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R2a803de50e6f49ca"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R1cda7ed21b3e4bb1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rf0401d8a140542cd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Rf27f5a11ea0b4bdf"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R31da634b5e784aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcfbbc840feb1487d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R35a0b0bcc26a4b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R2ce98706a10043f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R7f54d6040bfe494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4f220db580724cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Recef6da62b9b4645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R07af7241036b4b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rac848e49c7e146a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc168f491a51b4d5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Re0cd98f9eb6b4765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra3ce5086d1c84d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R1a88c946a7004b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rcf44c1f6693843b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R22b687427f534e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R0e2363d8fe9c467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8b4f6e1a966147ce" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R3cfab2a65eab4138" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rc7943b4effe54705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R37f5bd5bcd6942b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1e382c10b3f0418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R0f7c6de612c24a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R1ecfa090a3284ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1d1cf47796764403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R28e014b75cb643d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rfe47c1d0e4f241d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8e17d5fad30d48f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re00bfc6996bd489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R155649d85dd84908" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd01b1e80a0054bbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R464e299130b34a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R2a803de50e6f49ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R1cda7ed21b3e4bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf0401d8a140542cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rf27f5a11ea0b4bdf" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf87a806f048e4fcd" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -322,84 +322,84 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rfa4c4bc1efaf4b2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9b63935ec5424b28" /></Relationships>
-[...32 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rfce543ea8ed64abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdd28f72e45d147f0" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1e53b1174739481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb47966b207a74874" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R7e91836cf94d481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Refbbc9fa80854040" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R92ba4a31126f4399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfcce8d1b0a7b4574" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rb7e19ba96e324db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb09c3318fb074b37" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4bcba3ff865b48eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8dd0b4e629334d34" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf37195c425694ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6edc8ea132144e15" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8796e8f44a1b4de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R32795ea85bd24910" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R89be99592369422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R96618eee9b204bde" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Red95045bf53940a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0a3c4985c1174a4b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4f3f4ce631f14592" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R90bc4d3e737b4f3e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R75d4249903984682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc522ab710dad46b5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R9f557f92bec74e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1ec7f61bce4a45f1" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1498,100 +1498,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R96776e0ffe4c4dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re2179f22beb84682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Ra64c6a33ce0c458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R884ae8bec0824cd9" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rad1a55674255431a" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbe384940c3f54bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R7ecb20d074994722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rca0c2aa0401d4209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R381534ac90144a08" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb9b3c749b32c4282" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re2179f22beb84682"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7ecb20d074994722"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra64c6a33ce0c458d"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rca0c2aa0401d4209"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2617,116 +2617,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R884ae8bec0824cd9"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R381534ac90144a08"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R7c004b1549094009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc9255fa238dc44cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Red2bc046fe3b4529" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R48fb8b72a24c4b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R818087ad24254a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdff22d53645c4b89" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc9255fa238dc44cc"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Red2bc046fe3b4529"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R818087ad24254a5a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rdff22d53645c4b89"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2790,84 +2790,84 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf3ac13e3e11945eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rc132e60875f2471d" /></Relationships>
-[...32 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R40da28b5b6e549d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R6b2d1fdd1f894389" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7145fa45d03d4ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rb243d30a7d5a41d9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R59c3e935cc4e4724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R962566c9c5fb4758" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf30b1fb713fc4c70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R6849cf6210724c0b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1158cb5a146b4857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R3f11bffd1e57472f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd692403e142c4369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R71ad60b1906f4b6b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb4fc1ea470fb40a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R2e182fc4b64c4148" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5dc5a75aff764dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R6ff020a9de6a4c73" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R88f2ea55fbe24d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R83fe30d881c74858" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R269dbe6be2f84f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R000fc0d0aeeb4a3c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rff6dbff102dc4012" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R78c49b20e56b497e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc4437bf07fcc45de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rb2d8c3f2f8a44234" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra4de10b395d04664" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R792216f006524546" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2885,65 +2885,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄第10章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Revelation 10 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2961,179 +2965,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 10:9  |  Revelation 10:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我就走到天使那裏，對他說：「請你把小書卷給我。」他對我說：「你拿着吃盡了，便叫你肚子發苦，然而在你口中要甜如蜜。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I went unto the angel, and said unto him, Give me the little book. And he said unto me, Take it, and eat it up; and it shall make thy belly bitter, but it shall be in thy mouth sweet as honey.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3153,183 +3119,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 10:10  |  Revelation 10:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我從天使手中把小書卷接過來，吃盡了，在我口中果然甜如蜜，吃了以後，肚子覺得發苦了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I took the little book out of the angel’s hand, and ate it up; and it was in my mouth sweet as honey: and as soon as I had eaten it, my belly was bitter.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3345,183 +3273,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 10:11  |  Revelation 10:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>天使對我說：「你必指着多民、多國、多方、多王再說預言。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he said unto me, Thou must prophesy again before many peoples, and nations, and tongues, and kings.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3537,179 +3427,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 10:1  |  Revelation 10:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我又看見另有一位大力的天使從天降下，披着雲彩，頭上有虹，臉面像日頭，兩腳像火柱。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I saw another mighty angel come down from heaven, clothed with a cloud: and a rainbow was upon his head, and his face was as it were the sun, and his feet as pillars of fire:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3729,183 +3581,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 10:2  |  Revelation 10:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他手裏拿着小書卷，是展開的。他右腳踏海，左腳踏地，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he had in his hand a little book open: and he set his right foot upon the sea, and his left foot on the earth,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3921,183 +3735,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 10:3  |  Revelation 10:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大聲呼喊，好像獅子吼叫。呼喊完了，就有七雷發聲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And cried with a loud voice, as when a lion roareth: and when he had cried, seven thunders uttered their voices.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4113,179 +3889,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 10:4  |  Revelation 10:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>七雷發聲之後，我正要寫出來，就聽見從天上有聲音說：「七雷所說的，你要封上，不可寫出來。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when the seven thunders had uttered their voices, I was about to write: and I heard a voice from heaven saying unto me, Seal up those things which the seven thunders uttered, and write them not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -4305,183 +4043,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 10:5  |  Revelation 10:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我所看見的那踏海踏地的天使向天舉起右手來，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the angel which I saw stand upon the sea and upon the earth lifted up his hand to heaven,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4497,183 +4197,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 10:6  |  Revelation 10:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>指着那創造天和天上之物，地和地上之物，海和海中之物，直活到永永遠遠的，起誓說：「不再有時日了。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And sware by him that liveth for ever and ever, who created heaven, and the things that therein are, and the earth, and the things that therein are, and the sea, and the things which are therein, that there should be time no longer:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4689,183 +4351,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 10:7  |  Revelation 10:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但在第七位天使吹號發聲的時候，神的奧祕就成全了，正如神所傳給他僕人眾先知的佳音。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But in the days of the voice of the seventh angel, when he shall begin to sound, the mystery of God should be finished, as he hath declared to his servants the prophets.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4881,179 +4505,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 10:8  |  Revelation 10:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我先前從天上所聽見的那聲音又吩咐我說：「你去，把那踏海踏地之天使手中展開的小書卷取過來。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the voice which I heard from heaven spake unto me again, and said, Go and take the little book which is open in the hand of the angel which standeth upon the sea and upon the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>