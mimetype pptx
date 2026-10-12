--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -25,106 +25,106 @@
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R617d04c87a5f4bad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R084df35fe7134c38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R50c09753e4224601" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rfc81e78d9a1343ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R0dcb537c35a74466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R40c49814e8b44223" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rce0bc8b8a42f48aa"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rfb43120d826d4b9e"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8d5e79a96f99415e"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rf883d5e1ad3643ac"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R750e897a898f496d"/>
-[...12 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R7af107b7343543e2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R1c77720fe44c4ea9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R444e184e628442d9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Ree9a22eb4bdc4054"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R7d2a37a289d0451f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Re6c7ffd6d3e547e9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R0e455c7a6cb74862"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Ra976ce7038fa4335"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Ra0a372a53f8c4fcf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R739c1cece81746f6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rc3ca825fea7b4dc9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rd87a079184a84e9f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R7c845aa1cd20498f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R5cba456832e74c7c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R316e733869b741cc"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R21cc659ad9e54bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rce0bc8b8a42f48aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8d5e79a96f99415e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R15c8a54b3d6f4fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rd73bc6e4a8cc4257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R750e897a898f496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rba311080738546fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb942535d75924e51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R29aa2e945de14ff0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc641ab743dff4b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R03951dfcae4d4388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R951978b30ee04629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6842cad8f92e4b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R862a3a0b92514dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rac61c0af93ac4db7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf1b4df4193974412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R0c7238e25fed4843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb5320691111c4196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R7af107b7343543e2" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R38b469800cd4491c" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rd329bfb0967f4761" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfb43120d826d4b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf883d5e1ad3643ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R277167d2a2f44845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R05f23cd90c2e4920" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1c77720fe44c4ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R444e184e628442d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ree9a22eb4bdc4054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7d2a37a289d0451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re6c7ffd6d3e547e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0e455c7a6cb74862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra976ce7038fa4335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra0a372a53f8c4fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R739c1cece81746f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rc3ca825fea7b4dc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rd87a079184a84e9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R7c845aa1cd20498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5cba456832e74c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R316e733869b741cc" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rba41a1385799412d" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -328,90 +328,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R860cd704a78e43bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R051c8f8c36664471" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Red0fab83d443498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra034253816ff41a4" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1f11eeed0c1a41b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd31bae5da2224f12" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R6a83f822c3714fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra6b2d52ccbdb4fd4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R43848414cbb64d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re7e223563d5949c2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rc4b9584639a14b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb871e96da42d4b6f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R641a1bea00694402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3b49ae9d1ff5438a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R22fe63ab19534e52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R380fe95b14924a97" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rceb333f69cde459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R140c796cd72045ed" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rd019072b33df4337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5c461d361cf948c7" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7e6ae64c5f5d4099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9d2a3fa969aa4d24" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R50da1b70b1594100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52000e676c21470c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R3c142a66da2f488e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R95a321206144422f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc17ce28212a24f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R227f8e8faa1e4330" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra92b3638eca845b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcbf98831a6214f6a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R33e6f57802864e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3eeda326a1a84f8c" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1700,100 +1700,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfe9c30c170874c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R10e7d9a8519b4ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Ra8685ae4dae14c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R225bff3b80234908" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcc028431bdb54330" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6b459855c2cf47ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rdea8ee80d8904b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rb741e1e4b8814f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R4d3972405c4e4b23" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R85f479c975df4921" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R10e7d9a8519b4ec1"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdea8ee80d8904b58"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra8685ae4dae14c6b"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb741e1e4b8814f7f"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2819,116 +2819,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R225bff3b80234908"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R4d3972405c4e4b23"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R9f6fed045dd64185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra2559edd33e94f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re260369bdda14f6c" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rf119a7d5d8724ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4e6ab80d85d34f00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9da790ee66f94723" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra2559edd33e94f34"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Re260369bdda14f6c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R4e6ab80d85d34f00"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R9da790ee66f94723"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -2992,90 +2992,90 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rce45f9322c014433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R14e07681f57e439b" /></Relationships>
-[...38 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R775bc79cfd124a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R63bd9516ddbc46ba" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R35898b9f23cf4be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rb0db09142b89480c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R07047473ffc34e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R0190359a776c4836" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R26c720a7999e4086" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R11474bea7b6b4b63" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfd38853020ca48ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R9d62b31907164895" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9a3e2814ba404e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R67c6c19b136f4c8a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0e46c8536e944d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R9dbf53c427044e51" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbead3960639e489d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Ra56ff1319269418e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc4002ee437ed4e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R2e04f16615d74fb5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc71b0dfcdf854767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R4bcb35a6222d4db0" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2a9c25705bc8426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R826024ffb06d4318" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra0d6a704474d4e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Ra985d378ad544b24" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rec15756220ab4442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R18b26cdd63964a49" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re9385f746fbd445c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R6acd91cd75534178" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8c25a365043e44ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Re7161225b13c42cc" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3093,65 +3093,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄第8章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Revelation 8 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3169,183 +3173,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 8:9  |  Revelation 8:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>海中的活物死了三分之一，船隻也壞了三分之一。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the third part of the creatures which were in the sea, and had life, died; and the third part of the ships were destroyed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3361,179 +3327,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 8:10  |  Revelation 8:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>第三位天使吹號，就有燒着的大星，好像火把從天上落下來，落在江河的三分之一和眾水的泉源上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the third angel sounded, and there fell a great star from heaven, burning as it were a lamp, and it fell upon the third part of the rivers, and upon the fountains of waters;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3553,183 +3481,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 8:11  |  Revelation 8:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>（這星名叫「茵蔯」。）眾水的三分之一變為茵蔯，因水變苦，就死了許多人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the name of the star is called Wormwood: and the third part of the waters became wormwood; and many men died of the waters, because they were made bitter.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3745,183 +3635,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 8:12  |  Revelation 8:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>第四位天使吹號，日頭的三分之一、月亮的三分之一、星辰的三分之一都被擊打，以致日月星的三分之一黑暗了，白晝的三分之一沒有光，黑夜也是這樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the fourth angel sounded, and the third part of the sun was smitten, and the third part of the moon, and the third part of the stars; so as the third part of them was darkened, and the day shone not for a third part of it, and the night likewise.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3937,183 +3789,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 8:13  |  Revelation 8:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我又看見一個鷹飛在空中，並聽見牠大聲說：「三位天使要吹那其餘的號。你們住在地上的民，禍哉！禍哉！禍哉！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I beheld, and heard an angel flying through the midst of heaven, saying with a loud voice, Woe, woe, woe, to the inhabiters of the earth by reason of the other voices of the trumpet of the three angels, which are yet to sound!</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4129,183 +3943,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 8:1  |  Revelation 8:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>羔羊揭開第七印的時候，天上寂靜約有二刻。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when he had opened the seventh seal, there was silence in heaven about the space of half an hour.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4321,183 +4097,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 8:2  |  Revelation 8:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我看見那站在神面前的七位天使，有七枝號賜給他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I saw the seven angels which stood before God; and to them were given seven trumpets.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4513,183 +4251,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 8:3  |  Revelation 8:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>另有一位天使，拿着金香爐來，站在祭壇旁邊。有許多香賜給他，要和眾聖徒的祈禱一同獻在寶座前的金壇上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And another angel came and stood at the altar, having a golden censer; and there was given unto him much incense, that he should offer it with the prayers of all saints upon the golden altar which was before the throne.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4705,183 +4405,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 8:4  |  Revelation 8:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那香的煙和眾聖徒的祈禱從天使的手中一同升到神面前。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the smoke of the incense, which came with the prayers of the saints, ascended up before God out of the angel’s hand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4897,183 +4559,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 8:5  |  Revelation 8:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>天使拿着香爐，盛滿了壇上的火，倒在地上；隨有雷轟、大聲、閃電、地震。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the angel took the censer, and filled it with fire of the altar, and cast it into the earth: and there were voices, and thunderings, and lightnings, and an earthquake.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5089,183 +4713,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 8:6  |  Revelation 8:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拿着七枝號的七位天使就預備要吹。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the seven angels which had the seven trumpets prepared themselves to sound.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5281,179 +4867,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 8:7  |  Revelation 8:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>第一位天使吹號，就有雹子與火攙着血丟在地上；地的三分之一和樹的三分之一被燒了，一切的青草也被燒了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>The first angel sounded, and there followed hail and fire mingled with blood, and they were cast upon the earth: and the third part of trees was burnt up, and all green grass was burnt up.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5473,183 +5021,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 8:8  |  Revelation 8:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>第二位天使吹號，就有彷彿火燒着的大山扔在海中；海的三分之一變成血，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the second angel sounded, and as it were a great mountain burning with fire was cast into the sea: and the third part of the sea became blood;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>