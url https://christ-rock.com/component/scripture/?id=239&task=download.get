--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -41,114 +41,114 @@
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R53fa42f3997843e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R200e8be63c2549ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf5e2c65aab064428" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R61e8b043e7ba45e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R8fcb6a1e29d64080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rec4aa57fda0f48a7" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb0a46691953c4a25"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R2972be9e437f4653"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R62e36167285a4155"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R248896332f3149be"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R641a549993814749"/>
-[...20 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R3222d37e6ca5475e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R05f7c383b2ee4298"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R37552873fbf34de7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R902a2daa86eb4312"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rc9dc928efef3462e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R835e74b38cf24163"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rc794901d8d6540be"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R7b04d941b9434ed6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R698385da5b524e9d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R1462996b65b44942"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R524e574c8068499d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R1f67f658dd1840a3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R5dbddb26489144bd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rb7b4d8c05aab4ed1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R01b8b8f37e404603"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rb19ea873c63741cc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R18cae87366324853"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rf0fe367299214237"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R21778e72de1f414d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R03d4aae04348465f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R05006aafa72b448d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rc54ab104716d4178"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R9b7be639ebd74549"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R3a40bc47eb2f4b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb0a46691953c4a25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R62e36167285a4155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R9656004104594594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rcdfd472cb1a746bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R641a549993814749" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R0ce0fec9304b44f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra9c6842abb1b41ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0fde8db6a33941a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R5908b79b6c9646db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R7711123e62534f07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc24d43e2581a410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R682490957d6d45b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R82ff77d8e7234c3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R831d4448f0ff4635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf591b8dfb1bf4695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R78ffb012ba1e481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re6d884ea7d8f4bb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1f8a9889895e479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Ra179434c5a924a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rc420a47cdf4843ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R96a728f927f14bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rf0c46d07ce254a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rdc14dc4d08f641ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R06cabefd09ad4465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R622c249a18a84833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R3222d37e6ca5475e" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R362ddd226da64134" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R6c1d4d60c9fb43ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2972be9e437f4653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R248896332f3149be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rcee5fcc753814d8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R96dc17e0066d4553" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R05f7c383b2ee4298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R37552873fbf34de7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R902a2daa86eb4312" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc9dc928efef3462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R835e74b38cf24163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rc794901d8d6540be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7b04d941b9434ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R698385da5b524e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1462996b65b44942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R524e574c8068499d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R1f67f658dd1840a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R5dbddb26489144bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rb7b4d8c05aab4ed1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R01b8b8f37e404603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rb19ea873c63741cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R18cae87366324853" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rf0fe367299214237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R21778e72de1f414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R03d4aae04348465f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R05006aafa72b448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rc54ab104716d4178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R9b7be639ebd74549" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R676e7d5ad0fe42e9" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -352,114 +352,114 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8b84123b14694216" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7aad7b0ff7024eb3" /></Relationships>
-[...62 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R51fae889c84546af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfab5825abd9d4fd9" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1387fd484b534bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R98fa42ce5ab34735" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R87556d6c000144bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8c42d774e3a144e1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R7f8128c438854d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf7b40193e98947ca" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R361a2d450e774213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R91d85a4415694a67" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re0c29117a8a14148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb5f104690ed145fe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd1e3b945fe8d4070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rebe67bbd279f43bc" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R445334a126024608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R246dd3cf14c2437a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rb08592d9d0fa45ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R75c3c80e28504fff" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R99a712da05284edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R033f84abdddf4e75" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R81c69f71a5fe44b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdb1c7e75535943a8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R5ef1aad5d74a4df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R54a9fcac3596405d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1a66b22b8ae44950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbccfa16c08ac4a10" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R6e7e4613f58d4969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R05b02dd2e2154785" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rcd193cbc94a045ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0434cfddb917459b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rcbfecfb2dc6c49e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R14deaf0f743945bb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R1ad693b3d84a4c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf2fbadbcfbdb4ac9" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra616e550744649a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3471bbaadb134c39" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb05323358cfb47e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9dd356c309a94fd3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0c12c24e36f74730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R517d44a73d03488a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Ra341dcd8ba2442e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R05f5f12257734238" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6652b66fa5854732" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb905d64ae0274f2d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rfb781b7dfb9b48fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7e56dc0906ee4f1a" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2508,100 +2508,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd7b6118c499e4092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rd4cc37bc4468474d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R31458583176846d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rf280f3f317ba4d65" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re5d16fe77e2a4ca0" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Re3ac37689cc1412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rb8b73b5b1dfc408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R501ad434d5c94d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R4dc0c77245304fc2" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc7aa6312332a4128" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd4cc37bc4468474d"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb8b73b5b1dfc408e"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R31458583176846d3"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R501ad434d5c94d56"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3627,116 +3627,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rf280f3f317ba4d65"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R4dc0c77245304fc2"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R732497cb87bb475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R19200b90a1b24788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfba93dea3236438e" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R26c0a6569ec14e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rda659ff6af7544a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf2065683b4204335" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R19200b90a1b24788"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rfba93dea3236438e"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rda659ff6af7544a9"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf2065683b4204335"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3800,114 +3800,114 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb06480d3ea224531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rb9785a48d3144ab8" /></Relationships>
-[...62 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R29e8354df609464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rc2ae9b072e094e0e" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6d7d12a6549a4af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R7eb14bb36195480c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra81ba7831c634ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R47ac943efecd40e9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbf692e2e8ebf4e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R5f8d04e6e3894939" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7a191e0d54c046c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R4948fbb8a3c64e63" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7045c6e991ab4af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Rc4b9ab9056834bd9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6484c213b5484a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R4afb6a013a1b40b9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb5624957880d4ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rd84624b238494a3a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R98f39e917aaf495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R327732383ff44bda" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb659cde538a54d6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R15a9519d43424069" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R160f8c089f034d17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R86cc4632b3d646b4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf9e8ca452f5b4ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R20d869f8b6494729" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R63b205f884f1458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rc7f537f51eeb4435" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8e4fe9f1d0cc4f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rc2f9c73c3b6a4db9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R33b6474b0caa40ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rbb710b11ce57487a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfe207b0f517647a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R79940e9ccab94292" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5788757402af4b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R7d7c79b46a584910" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9ae2d58090e0417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rd39064ab4bfb4aba" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb622bec9026340fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R2cd38ffd17a942b7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3a46695375854d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rbe5a0c63d79844ee" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R14ca46173e9e4e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R28d4bf2020c54873" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc379911ca1794ab3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rd7eb94ef0ac84f7a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Raca861026e914c8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R79e0702f3c3d4516" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3925,65 +3925,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄第16章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Revelation 16 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4001,183 +4005,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 16:9  |  Revelation 16:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>人被大熱所烤，就褻瀆那有權掌管這些災的神之名，並不悔改將榮耀歸給神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And men were scorched with great heat, and blasphemed the name of God, which hath power over these plagues: and they repented not to give him glory.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4193,183 +4159,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 16:10  |  Revelation 16:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>第五位天使把碗倒在獸的座位上，獸的國就黑暗了。人因疼痛就咬自己的舌頭；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the fifth angel poured out his vial upon the seat of the beast; and his kingdom was full of darkness; and they gnawed their tongues for pain,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4385,183 +4313,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 16:11  |  Revelation 16:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又因所受的疼痛，和生的瘡，就褻瀆天上的神，並不悔改所行的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And blasphemed the God of heaven because of their pains and their sores, and repented not of their deeds.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4577,183 +4467,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 16:12  |  Revelation 16:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>第六位天使把碗倒在幼發拉底大河上，河水就乾了，要給那從日出之地所來的眾王預備道路。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the sixth angel poured out his vial upon the great river Euphrates; and the water thereof was dried up, that the way of the kings of the east might be prepared.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4769,183 +4621,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 16:13  |  Revelation 16:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我又看見三個污穢的靈，好像青蛙，從龍口、獸口並假先知的口中出來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I saw three unclean spirits like frogs come out of the mouth of the dragon, and out of the mouth of the beast, and out of the mouth of the false prophet.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4961,179 +4775,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 16:14  |  Revelation 16:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們本是鬼魔的靈，施行奇事，出去到普天下眾王那裏，叫他們在神全能者的大日聚集爭戰。（</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For they are the spirits of devils, working miracles, which go forth unto the kings of the earth and of the whole world, to gather them to the battle of that great day of God Almighty.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5153,183 +4929,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 16:15  |  Revelation 16:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>看哪，我來像賊一樣。那警醒、看守衣服、免得赤身而行、叫人見他羞恥的有福了！）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, I come as a thief. Blessed is he that watcheth, and keepeth his garments, lest he walk naked, and they see his shame.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5345,183 +5083,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 16:16  |  Revelation 16:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那三個鬼魔便叫眾王聚集在一處，希伯來話叫作哈米吉多頓。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he gathered them together into a place called in the Hebrew tongue Armageddon.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5537,183 +5237,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 16:17  |  Revelation 16:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>第七位天使把碗倒在空中，就有大聲音從殿中的寶座上出來，說：「成了！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the seventh angel poured out his vial into the air; and there came a great voice out of the temple of heaven, from the throne, saying, It is done.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5729,183 +5391,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 16:18  |  Revelation 16:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又有閃電、聲音、雷轟、大地震，自從地上有人以來，沒有這樣大、這樣厲害的地震。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there were voices, and thunders, and lightnings; and there was a great earthquake, such as was not since men were upon the earth, so mighty an earthquake, and so great.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5921,183 +5545,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 16:1  |  Revelation 16:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我聽見有大聲音從殿中出來，向那七位天使說：「你們去，把盛神大怒的七碗倒在地上。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I heard a great voice out of the temple saying to the seven angels, Go your ways, and pour out the vials of the wrath of God upon the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6113,179 +5699,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 16:19  |  Revelation 16:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那大城裂為三段，列國的城也都倒塌了；神也想起巴比倫大城來，要把那盛自己烈怒的酒杯遞給他。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the great city was divided into three parts, and the cities of the nations fell: and great Babylon came in remembrance before God, to give unto her the cup of the wine of the fierceness of his wrath.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6305,183 +5853,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 16:20  |  Revelation 16:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>各海島都逃避了，眾山也不見了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And every island fled away, and the mountains were not found.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6497,179 +6007,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 16:21  |  Revelation 16:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又有大雹子從天落在人身上，每一個約重一他連得。為這雹子的災極大，人就褻瀆神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And there fell upon men a great hail out of heaven, every stone about the weight of a talent: and men blasphemed God because of the plague of the hail; for the plague thereof was exceeding great.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6689,179 +6161,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 16:2  |  Revelation 16:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>第一位天使便去，把碗倒在地上，就有惡而且毒的瘡生在那些有獸印記、拜獸像的人身上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the first went, and poured out his vial upon the earth; and there fell a noisome and grievous sore upon the men which had the mark of the beast, and upon them which worshipped his image.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -6881,183 +6315,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 16:3  |  Revelation 16:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>第二位天使把碗倒在海裏，海就變成血，好像死人的血，海中的活物都死了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the second angel poured out his vial upon the sea; and it became as the blood of a dead man: and every living soul died in the sea.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7073,183 +6469,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 16:4  |  Revelation 16:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>第三位天使把碗倒在江河與眾水的泉源裏，水就變成血了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the third angel poured out his vial upon the rivers and fountains of waters; and they became blood.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7265,183 +6623,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 16:5  |  Revelation 16:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我聽見掌管眾水的天使說： 昔在、今在的聖者啊， 你這樣判斷是公義的；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I heard the angel of the waters say, Thou art righteous, O Lord, which art, and wast, and shalt be, because thou hast judged thus.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7457,183 +6777,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 16:6  |  Revelation 16:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們曾流聖徒與先知的血， 現在你給他們血喝； 這是他們所該受的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For they have shed the blood of saints and prophets, and thou hast given them blood to drink; for they are worthy.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7649,183 +6931,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 16:7  |  Revelation 16:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我又聽見祭壇[中有聲音]說： 是的，主神－全能者啊， 你的判斷義哉！誠哉！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I heard another out of the altar say, Even so, Lord God Almighty, true and righteous are thy judgments.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7841,183 +7085,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 16:8  |  Revelation 16:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>第四位天使把碗倒在日頭上，叫日頭能用火烤人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the fourth angel poured out his vial upon the sun; and power was given unto him to scorch men with fire.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>