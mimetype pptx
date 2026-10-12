--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -47,117 +47,117 @@
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Ra178e6881f7a4e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R02463dc773b140b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf902e8123151426a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Raac76488df354720" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R608a0bec92d54b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R21f538a5247743d0" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rcc228aa27fcb4e8a"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R64e152db79864a42"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R71adcb7cc3f14440"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R3d7703aa663e474e"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rb8a03298e7974329"/>
-[...23 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R52af270eb26a4821"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R11247598344a4341"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R2c454973396c4ce2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R9f48cc2c399c4f3f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R52156c27115048f1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rf61306edcf7241a7"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Ra755d0733b534e61"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R6848a4e937b148d4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R9a49a9ba254f42dc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R4a506b19897d4eaa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R7005ba9bb0644156"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R5cbe24b6802e4cc1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R215cb15beb6d477a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R5a30b2c8221540aa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R3a592727554d4d5c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R0a5595e68d344ca2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R3bc61eb6f11d4e60"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="R1ae9885b1254489f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R8e06bcbc19864e83"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R43dce277ac1d41b6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R7d4a1f5d0930417f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R0eb82b1adc454fed"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R8c5624261f6f4177"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rb13069da50454279"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R00fb1b05cd474517"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="R0366015616514d48"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rbd5d9066775e48e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcc228aa27fcb4e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R71adcb7cc3f14440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Raa8064376e9840ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R23a367203543450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb8a03298e7974329" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R122c8ff0584046ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb7aeb09bf8994012" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R8bea815cfee24cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra3d21305756e4c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R576cde708a8e460a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R079c3513965a4f54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R1f1ec40eec3c4b37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6c30325c8d1449da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R21661cbad2174b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rfa5e387e973b43ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R6eb357ff218e47e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R0a08d19f36e84739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R92cc4c36264e450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rd3c376b83e3d4cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R622ce1daca744a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Re1aa2b703d9f4f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rf06dbab220d94a02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rbffc846031b14a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Re99ac9c4c1514874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R4e06747910564c1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Ra85d13cb473a448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R4191ee2c19fb4ee8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rcae11d44fc604278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R52af270eb26a4821" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R56424470d05942ad" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R8c2eb418710c4967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R64e152db79864a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3d7703aa663e474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Ra6a8907546ae4afc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Raafa134968a4452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R11247598344a4341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2c454973396c4ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R9f48cc2c399c4f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R52156c27115048f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf61306edcf7241a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra755d0733b534e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6848a4e937b148d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R9a49a9ba254f42dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R4a506b19897d4eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R7005ba9bb0644156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R5cbe24b6802e4cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R215cb15beb6d477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R5a30b2c8221540aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3a592727554d4d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R0a5595e68d344ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R3bc61eb6f11d4e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R1ae9885b1254489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R8e06bcbc19864e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R43dce277ac1d41b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R7d4a1f5d0930417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R0eb82b1adc454fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R8c5624261f6f4177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rb13069da50454279" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R00fb1b05cd474517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R0366015616514d48" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R18f8c9a0f58d47d4" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -361,123 +361,123 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R27c6524061564cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R184fc98cc1094587" /></Relationships>
-[...71 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rc012b96617b943b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9cd9c1457e774c51" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R13186de10d5f459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7a6c2213b33c424f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rafa3e59160264fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2dc9c1e54dc34084" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R763bed500b4c4cf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2d69caca59654c5b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Rce4f566f6c9243ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ree3130ceb3ad47fa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R2967338455a34c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3ce27a224e414ac4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rcb668bea16964423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1e5ae1b51dee4195" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R9c10abfe69fd41f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ree67589760ae4a1c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R9ac5b96236a94873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ree7e29ca4cbf4bd2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rbb51e0d354c34ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R24fce5bc413547cf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rfed6f6e2008d4e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra8e23bb8dfa24b31" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R01c797eb22e14892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9d632ecf5fde4faf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R7f302286cc2d412d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4233879a060440fa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rbc57c15135994428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc18516d49a384619" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rb86bf94881b64534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb2ae9bec8d934159" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R9a6b4df96f5f4208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R598b0e3ccbeb407c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R0a3ce1ca89964f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2bb695e8f3a747e8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rd25442e1007649cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra5aa4b754d4c4d4e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R026446d796ac4799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd74d42f215584dbe" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7e84642ffedd4757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra66339f8c1c04d86" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R21d52f41b5484971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5cd77dc386cc49aa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R6eab49b2659442e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2ae5e55dd9984dfa" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rf73ab24943f14609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc671e8ac85eb4feb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3b7e6923f9a343a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R36dea467b60548d0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R60e90ee94f1a4f00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd5113f26a52b4a8b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R25f9d8bc8c3b4b02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf8b2c90027184c37" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2811,100 +2811,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R11f02bd235cb46a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Re333c18768f44f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R8dc8b4c0f7c64bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Rd7959065419844d1" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R93f8c2d8783d483c" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R30dedb0cf06f4042" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rf7241ad0b666428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R0f12acd99ff54379" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Raf54c36ac8d84162" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R140067c9503f4281" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re333c18768f44f8e"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf7241ad0b666428b"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8dc8b4c0f7c64bb2"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0f12acd99ff54379"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3930,116 +3930,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Rd7959065419844d1"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Raf54c36ac8d84162"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R896705e28a484557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R077341abdb354979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ac6871ee2174944" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="Rcff68cb63c8041f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R477199e9c7bb438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf63b3cb628ec4f2e" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R077341abdb354979"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R7ac6871ee2174944"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R477199e9c7bb438f"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Rf63b3cb628ec4f2e"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4103,123 +4103,123 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R256d7e9102034d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R3788b3c3ea7949c1" /></Relationships>
-[...71 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R112823b7115b4464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Rb638429470db4160" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R15315c75553c4f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R58edea6720554d68" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R92efa1f9a51b421f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R0ded3e7d47a14f15" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R713c94642a8d4a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rce91ff8fc5994089" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcc3ba9743e1b4420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R1744d3ab39d04af5" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R551a399768d54c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R7d10a4516e47485d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1565420238cf4379" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R50b5c3ba530644b8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6942eaac3a8a4908" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R11af2257d8bb4076" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdc335d558d4d43be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R5a592b9f2bba46a4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7fb782549206404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="Rd0689773b16a48ab" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R242b71e86c0c4572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R824d5e3609284c99" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2994e9655c414e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Rf55258402d784c8b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R586792b711de44f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R6c9c733e26154e8f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra095341fa3b846c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="Rc08735a4244a47d8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R973f7c8f5f8e4701" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R844ad802ee254d7a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc9ad74863ba7428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R1916d4320bb74457" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R55cba0cfd77d4d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R61aecf514b9e4f84" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8ebeb158afe348eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="Rb2f5d2eadb2b4be6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7a469650edee41e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R6fdde0aff4474120" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6b756092cf1f4dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R6da2e2a7c29a4173" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rccb3eddf36004ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Re2a75456846449f7" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb9e430750e1f42f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R99c1690cda424ec2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rcf0a4f27e6194820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R0ba5fff05e37445d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R53cc6a0f8ddd49a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rd22bb193b3eb4364" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rf7df62d943ed4d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Rfd92420d15434c98" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4b85138220084b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R1ef8610228fc42d3" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4237,65 +4237,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書第6章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ephesians 6 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4313,183 +4317,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 6:9  |  Ephesians 6:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們作主人的，待僕人也是一理，不要威嚇他們。因為知道，他們和你們同有一位主在天上；他並不偏待人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And, ye masters, do the same things unto them, forbearing threatening: knowing that your Master also is in heaven; neither is there respect of persons with him.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4505,183 +4471,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 6:10  |  Ephesians 6:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我還有末了的話：你們要靠着主，倚賴他的大能大力作剛強的人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Finally, my brethren, be strong in the Lord, and in the power of his might.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4697,183 +4625,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 6:11  |  Ephesians 6:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要穿戴神[所賜]的全副軍裝，就能抵擋魔鬼的詭計。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Put on the whole armour of God, that ye may be able to stand against the wiles of the devil.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4889,179 +4779,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 6:12  |  Ephesians 6:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因我們並不是與屬血氣的爭戰，乃是與那些執政的、掌權的、管轄這幽暗世界的，以及天空屬靈氣的惡魔爭戰。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For we wrestle not against flesh and blood, but against principalities, against powers, against the rulers of the darkness of this world, against spiritual wickedness in high places.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -5081,183 +4933,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 6:13  |  Ephesians 6:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以，要拿起神[所賜]的全副軍裝，好在磨難的日子抵擋[仇敵]，並且成就了一切，還能站立得住。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore take unto you the whole armour of God, that ye may be able to withstand in the evil day, and having done all, to stand.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5273,183 +5087,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 6:14  |  Ephesians 6:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>所以要站穩了，用真理當作帶子束腰，用公義當作護心鏡遮胸，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Stand therefore, having your loins girt about with truth, and having on the breastplate of righteousness;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5465,183 +5241,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 6:15  |  Ephesians 6:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又用平安的福音當作預備走路的鞋穿在腳上。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And your feet shod with the preparation of the gospel of peace;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5657,183 +5395,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 6:16  |  Ephesians 6:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>此外，又拿着信德當作盾牌，可以滅盡那惡者一切的火箭；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Above all, taking the shield of faith, wherewith ye shall be able to quench all the fiery darts of the wicked.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5849,183 +5549,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 6:17  |  Ephesians 6:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並戴上救恩的頭盔，拿着[聖]靈的寶劍，就是神的道；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And take the helmet of salvation, and the sword of the Spirit, which is the word of God:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6041,183 +5703,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 6:18  |  Ephesians 6:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>靠着[聖]靈，隨時多方禱告祈求；並要在此警醒不倦，為眾聖徒祈求，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Praying always with all prayer and supplication in the Spirit, and watching thereunto with all perseverance and supplication for all saints;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6233,183 +5857,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 6:1  |  Ephesians 6:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們作兒女的，要在主裏聽從父母，這是理所當然的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Children, obey your parents in the Lord: for this is right.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6425,183 +6011,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 6:19  |  Ephesians 6:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>也為我祈求，使我得着口才，能以放膽開口講明福音的奧祕，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And for me, that utterance may be given unto me, that I may open my mouth boldly, to make known the mystery of the gospel,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6617,183 +6165,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 6:20  |  Ephesians 6:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>（我為這福音的奧祕作了帶鎖鍊的使者，）並使我照着當盡的本分放膽講論。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For which I am an ambassador in bonds: that therein I may speak boldly, as I ought to speak.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6809,183 +6319,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 6:21  |  Ephesians 6:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>今有所親愛、忠心事奉主的兄弟推基古，他要把我的事情，並我的景況如何全告訴你們，叫你們知道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But that ye also may know my affairs, and how I do, Tychicus, a beloved brother and faithful minister in the Lord, shall make known to you all things:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7001,183 +6473,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 6:22  |  Ephesians 6:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我特意打發他到你們那裏去，好叫你們知道我們的光景，又叫他安慰你們的心。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Whom I have sent unto you for the same purpose, that ye might know our affairs, and that he might comfort your hearts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7193,183 +6627,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 6:23  |  Ephesians 6:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願平安、仁愛、信心從父神和主耶穌基督歸與弟兄們！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Peace be to the brethren, and love with faith, from God the Father and the Lord Jesus Christ.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7385,183 +6781,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 6:24  |  Ephesians 6:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>並願所有誠心愛我們主耶穌基督的人都蒙恩惠！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Grace be with all them that love our Lord Jesus Christ in sincerity. Amen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7577,183 +6935,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 6:2  |  Ephesians 6:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>「要孝敬父母，使你得福，在世長壽。」這是第一條帶應許的誡命。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Honour thy father and mother; (which is the first commandment with promise;)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7769,183 +7089,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 6:3  |  Ephesians 6:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>（和合本節號合併）「要孝敬父母，使你得福，在世長壽。」這是第一條帶應許的誡命。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>That it may be well with thee, and thou mayest live long on the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7961,183 +7243,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 6:4  |  Ephesians 6:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們作父親的，不要惹兒女的氣，只要照着主的教訓和警戒養育他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And, ye fathers, provoke not your children to wrath: but bring them up in the nurture and admonition of the Lord.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8153,183 +7397,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 6:5  |  Ephesians 6:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們作僕人的，要懼怕戰兢，用誠實的心聽從你們肉身的主人，好像聽從基督一般。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Servants, be obedient to them that are your masters according to the flesh, with fear and trembling, in singleness of your heart, as unto Christ;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8345,183 +7551,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 6:6  |  Ephesians 6:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要只在眼前事奉，像是討人喜歡的，要像基督的僕人，從心裏遵行神的旨意。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Not with eyeservice, as menpleasers; but as the servants of Christ, doing the will of God from the heart;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8537,183 +7705,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 6:7  |  Ephesians 6:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>甘心事奉，好像服事主，不像服事人。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>With good will doing service, as to the Lord, and not to men:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8729,183 +7859,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以弗所書 6:8  |  Ephesians 6:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為曉得各人所行的善事，不論是為奴的，是自主的，都必按所行的得主的賞賜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Knowing that whatsoever good thing any man doeth, the same shall he receive of the Lord, whether he be bond or free.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>