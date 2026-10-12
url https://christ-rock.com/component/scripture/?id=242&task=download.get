--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -27,107 +27,107 @@
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R6af5e12a224e45cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R788f7cd0f7544c3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb48e923b57204235" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rdbd9d5e12c284fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rd2d51c22cd2c4342" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rd6d5416a0aef4b60" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R240a5189ee634d8b"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd85d90ec0c3a49a0"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R98e92183010545ee"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R399fb65551ce4de7"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R8303c58525e34031"/>
-[...13 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R70481168a852450e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4c2c146d96ad407f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rbce35c4dd6c448e4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R78ada4c360414a2c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Ra2ac6ee0791b4331"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Ra666949f155240e4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Rb84afa6367594268"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R5c27e635c8e54817"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rd449ec0a4d1c47b2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Re8a7e54260084a6b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Ra63b16ec782b4697"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="R8f1d51a350de4612"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R3de12224158446d6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R7ff07d7c3b0b476a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R423a69e3ee404f8f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Rcdbeea9fdbd14b99"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R36e78bc3d0b04c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R240a5189ee634d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R98e92183010545ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R988e8b70be07429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R12ac7de10b544c5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8303c58525e34031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R65e7ef7173834db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rfcfc5578216c40ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R62343fcfef7f44f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R87e452a1aabd40b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R353fa198386c4ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5610b1a432d14ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R994d3073be34441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R37ea4331c0214f47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R362d1f993ed04935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R4185d55a8fa2486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R6d4d0626171c45ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R645d292d985c4b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R7109f8cec8bf4d3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R70481168a852450e" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R7bd5abaef42740e4" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R1abf64400a1445dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd85d90ec0c3a49a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R399fb65551ce4de7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Re087d0f630f8488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R8a7eb01161764109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4c2c146d96ad407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rbce35c4dd6c448e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R78ada4c360414a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Ra2ac6ee0791b4331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra666949f155240e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rb84afa6367594268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R5c27e635c8e54817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rd449ec0a4d1c47b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Re8a7e54260084a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra63b16ec782b4697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R8f1d51a350de4612" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R3de12224158446d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R7ff07d7c3b0b476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R423a69e3ee404f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rcdbeea9fdbd14b99" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R33f69dad446145dd" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -331,93 +331,93 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R8c93bd83429a43f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R91298a7ad40042bf" /></Relationships>
-[...41 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R71f6234b2af34d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rdeaba26ac714407d" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R0a5a7a31ab1f4cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2c8a18ccce434a0c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R8bea95212c8d4724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra7fe93d0b0e34050" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Recc76a439e0f4bc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcf9dca5ae0a24e8c" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R8670276e183040d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0400dbea38ad4058" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Raf1837fa84464546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1bbb5ceda6554b27" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rec9cb9c8111f4058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5fee7cd03e3c4879" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R58e8028ea7904211" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbdf3be4e270c4fc6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R5178a00ac23442d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rce4a321281c34d67" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rf681b0323dcc4724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd0eba6d74927419f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2e6567305a3e493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7e16a4688f2842ae" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Radbd8d6d2e54467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R60fc983999ca4b53" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R422378c6f06448c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9c50cb7a4462472a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9a3f63030f9e4e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfb2bf4ed7bc14f25" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R6c130f670b8a4282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6becaf12a2dc4160" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R83b040c316eb42e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0ead9deec30c4f23" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -1801,100 +1801,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R5a08c22804724994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R0ca85e11dee74f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R33be1ece78874ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R8ba409c8cd6a4a4b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R947d15c4daac42f5" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7379082c90b840e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R0092173455d44b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R231bd41701b448f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="Re12923cbcb6b4981" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rc80aa4bff19543fb" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0ca85e11dee74f92"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0092173455d44b07"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R33be1ece78874ee3"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R231bd41701b448f5"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -2920,116 +2920,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R8ba409c8cd6a4a4b"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="Re12923cbcb6b4981"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R03c97cfa39834998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb0454825905d4a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1546a3cc2be24a26" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R442decbf5c4d4375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rff69b1c5c8c146a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1c121f8a98e04dfe" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rb0454825905d4a35"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R1546a3cc2be24a26"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rff69b1c5c8c146a9"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R1c121f8a98e04dfe"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -3093,93 +3093,93 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R8697df389b9340d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rddb0e6806be04962" /></Relationships>
-[...41 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R21d871ca2997439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R395c08270b1f45f3" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re983933fb0b64413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Red3827555ca24c2d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R656da2be974c4eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Ra45d977802c5456f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbb1955bd703d4ecc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R268d29779eaa40be" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra29f2ed7b33c4f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R0f346ec49554440e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra68b2ffa72f941bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="Ra2d848c803d24fa8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R30821400398d47ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R862cc29a13024f74" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3e9123f6b0b94106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="R92d007d347164ae3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4d61911bcf544bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Rae7b35a4dc5c4135" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc9479346058e4c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rb2558d9ffac3459f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R73dbafa284fb4a39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R2b223305e7ba4c3e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4132418c90754e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R46febc054add4f47" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6ca8e1e1f5b64f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rf67259d58c874e40" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9fdc6183621e4d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R77368c1af011438d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7c52e220c0c94632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="Re06d40a6fa2b406f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb057cce19ada40b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R095be6f9d45f4cf2" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -3197,65 +3197,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄第5章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Revelation 5 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3273,183 +3277,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 5:9  |  Revelation 5:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們唱新歌，說： 你配拿書卷， 配揭開七印； 因為你曾被殺， 用自己的血 從各族、各方、各民、各國中買了人來， 叫他們歸於神，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they sung a new song, saying, Thou art worthy to take the book, and to open the seals thereof: for thou wast slain, and hast redeemed us to God by thy blood out of every kindred, and tongue, and people, and nation;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3465,183 +3431,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 5:10  |  Revelation 5:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>又叫他們成為國民， 作祭司歸於神， 在地上執掌王權。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And hast made us unto our God kings and priests: and we shall reign on the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -3657,179 +3585,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 5:11  |  Revelation 5:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我又看見且聽見，寶座與活物並長老的周圍有許多天使的聲音；他們的數目有千千萬萬，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I beheld, and I heard the voice of many angels round about the throne and the beasts and the elders: and the number of them was ten thousand times ten thousand, and thousands of thousands;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -3849,183 +3739,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 5:12  |  Revelation 5:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>大聲說： 曾被殺的羔羊是配得 權柄、豐富、智慧、能力、 尊貴、榮耀、頌讚的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Saying with a loud voice, Worthy is the Lamb that was slain to receive power, and riches, and wisdom, and strength, and honour, and glory, and blessing.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4041,183 +3893,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 5:13  |  Revelation 5:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我又聽見在天上、地上、地底下、滄海裏，和天地間一切所有被造之物，都說： 但願頌讚、尊貴、榮耀、權勢 都歸給坐寶座的和羔羊， 直到永永遠遠！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And every creature which is in heaven, and on the earth, and under the earth, and such as are in the sea, and all that are in them, heard I saying, Blessing, and honour, and glory, and power, be unto him that sitteth upon the throne, and unto the Lamb for ever and ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4233,183 +4047,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 5:14  |  Revelation 5:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>四活物就說：「阿們！」眾長老也俯伏敬拜。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And the four beasts said, Amen. And the four and twenty elders fell down and worshipped him that liveth for ever and ever.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4425,183 +4201,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 5:1  |  Revelation 5:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我看見坐寶座的右手中有書卷，裏外都寫着字，用七印封嚴了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I saw in the right hand of him that sat on the throne a book written within and on the backside, sealed with seven seals.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4617,183 +4355,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 5:2  |  Revelation 5:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我又看見一位大力的天使大聲宣傳說：「有誰配展開那書卷，揭開那七印呢？」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I saw a strong angel proclaiming with a loud voice, Who is worthy to open the book, and to loose the seals thereof?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4809,183 +4509,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 5:3  |  Revelation 5:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在天上、地上、地底下，沒有能展開、能觀看那書卷的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And no man in heaven, nor in earth, neither under the earth, was able to open the book, neither to look thereon.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5001,183 +4663,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 5:4  |  Revelation 5:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為沒有配展開、配觀看那書卷的，我就大哭。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2500">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I wept much, because no man was found worthy to open and to read the book, neither to look thereon.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5193,183 +4817,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 5:5  |  Revelation 5:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>長老中有一位對我說：「不要哭！看哪，猶大支派中的獅子，大衛的根，他已得勝，能以展開那書卷，揭開那七印。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2300">
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And one of the elders saith unto me, Weep not: behold, the Lion of the tribe of Juda, the Root of David, hath prevailed to open the book, and to loose the seven seals thereof.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5385,183 +4971,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 5:6  |  Revelation 5:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我又看見寶座與四活物，並長老之中有羔羊站立，像是被殺過的，有七角七眼，就是神的七靈，奉差遣往普天下去的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1900">
+              <a:rPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I beheld, and, lo, in the midst of the throne and of the four beasts, and in the midst of the elders, stood a Lamb as it had been slain, having seven horns and seven eyes, which are the seven Spirits of God sent forth into all the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5577,183 +5125,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 5:7  |  Revelation 5:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這羔羊前來，從坐寶座的右手裏拿了書卷。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="2700">
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And he came and took the book out of the right hand of him that sat upon the throne.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5769,179 +5279,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr algn="r">
               <a:buNone/>
-              <a:tabLst>
-[...19 lines deleted...]
-              </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr sz="1650" b="0" u="none">
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>啟示錄 5:8  |  Revelation 5:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他既拿了書卷，四活物和二十四位長老就俯伏在羔羊面前，各拿着琴和盛滿了香的金爐；這香就是眾聖徒的祈禱。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And when he had taken the book, the four beasts and four and twenty elders fell down before the Lamb, having every one of them harps, and golden vials full of odours, which are the prayers of saints.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>