--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -47,117 +47,117 @@
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Re261f4d3d99f4138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R408d2b509a5e439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rb0022068693d4225" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R59b307ad70db43d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rfd3a73d6784e4251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R92321e34bd7c4414" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rec0f56023669425d"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rd1f4f132c8514269"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R033f55628d8342a1"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R7a2f89dcb9ad4429"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd0ac5a538acf4da8"/>
-[...23 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rec337962e00946ea"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R5d66a4da12404eff"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Re6d0fe3179ca4901"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rc86ce917be4d4737"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R6c16a2cb8ba54a72"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R8d8b941608414cbb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R8d258fdb33f94d9f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Re274a3e13cb14266"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="R68bb36fe65b549c5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rac800a5bf3ff4930"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="R58e5067c00384681"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rb40a26336b054ca6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R926ceec3082d49b5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Rd1e98db4a2504b61"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="Rd381fe9895ee41f5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R9e155edeb7c049fa"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="Re58a21a529fb40bd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Reb7d87e821ba401c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R23d21f5c3d0b4efc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="R9fa993b2055747e8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R002afca21b484bd1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R2e7f252711a04880"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rdf0ede8ba3414a04"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="Rdcc2b79e30e9489e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R7e2908494ee14dbe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rd4bd1a3e0b4f438e"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R14120421512b4f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rec0f56023669425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R033f55628d8342a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Rf082770d409a43df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R04df9e7f32de4608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd0ac5a538acf4da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R201b1f3e1c8d42fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R95353b7cadfa46e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1fa52d1adf4948f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra3d913b781c84696" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R287a7a6ad080450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R4aae5c34255043c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rcc7466c4c50c4394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Red63766f323a427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R13b6359bb4bc472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R56a97443547d4f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R469c6222cd7146bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R211b13c43a1049a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R1a126b7c3bad4e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R73a8fd7e0c78496d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R67f6b1e7f24a48bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R02fb9eb6581a475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Ra9338f4276dd44ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Ra9bf333c9ce040fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Re5da632d16be4e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rca2bfc3b3884450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R933a22d0d3d5476d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Re216dc2e42c04c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rbaa08578707041f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rec337962e00946ea" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R1c57998f06364ddd" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Rff65de4ee1794e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rd1f4f132c8514269" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7a2f89dcb9ad4429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R4db45ff150b54874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rb952619d9c9846ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R5d66a4da12404eff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Re6d0fe3179ca4901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc86ce917be4d4737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R6c16a2cb8ba54a72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8d8b941608414cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R8d258fdb33f94d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Re274a3e13cb14266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R68bb36fe65b549c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rac800a5bf3ff4930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R58e5067c00384681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rb40a26336b054ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R926ceec3082d49b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rd1e98db4a2504b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="Rd381fe9895ee41f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R9e155edeb7c049fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Re58a21a529fb40bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Reb7d87e821ba401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R23d21f5c3d0b4efc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R9fa993b2055747e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R002afca21b484bd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R2e7f252711a04880" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rdf0ede8ba3414a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Rdcc2b79e30e9489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R7e2908494ee14dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rd4bd1a3e0b4f438e" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rf048a56579f54185" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -361,123 +361,123 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Re6454d541d9245f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1b05a2008a224bc8" /></Relationships>
-[...71 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R3f3877245a82422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R45a42dfa33d94a14" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R3fefbcbd7dde492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re8a4f19d529342cd" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb30dc282c5e44911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rde9fa07d90144096" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R26f9066898d74943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7a0be10708f540c6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R2ba9c18d3d334adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8380018979224ecf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rf666ba7e440c410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Reac575e10aec4cc3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R77632703d7654b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4407f48d7ac543a3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R66fbade276754e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2503b764879f4c27" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R19e2c9b6a4214242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R10cb6471d71a48cf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R60066031d57f4092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R140cce62da7f46ed" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R977052a1a02e4f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5e29570a6ef54706" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R6fb21d90ab5f481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0b6926af1f194823" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rde3db2570cac4627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R103b893bc3c141cb" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rff858ea27bf04cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R74f8a7adf8a2433b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rd731fb43f6b544ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc5a8d082ce97422b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R2b870c663900454f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8e9fbab145554a88" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R155bdf3fdd2b47dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3c6f84c1f6ab4488" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R8e77bdd290134935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R192769db44024f0f" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R199d31ee588143a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rfe0e5292801f44a2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Ra0f1d51a97aa4713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2b5487220ace469a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R31a5bb87f9ee4dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb3b80623e7214245" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rddf5413803754f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8f8224de03974257" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5079a5e28d004e7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd380be4c50ee4f9e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R005aef1f980f4e54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf5a2828ed95044bf" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R0c9e932858034d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8aa86c808eb946d5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R6f257a5dfe0b4728" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbf40c5ddd3b44d12" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -2811,100 +2811,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0c2825db952e45b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R93e18108a95e4764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rad1c79a5eda44360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R5d79d3d92825405f" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R39905b0404d440bf" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb4711019c24443b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="Rcefd33a4769349a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R565c9253a4ad4183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R0744de0953474933" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R20c932e44e4a4fbd" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R93e18108a95e4764"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rcefd33a4769349a4"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rad1c79a5eda44360"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R565c9253a4ad4183"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -3930,116 +3930,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R5d79d3d92825405f"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R0744de0953474933"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R523632f45f8643d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R513d206253a04135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R999ef0e2131d4667" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R8781d8ea6fd84b4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9203926f54264d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R28d052e9d1554253" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R513d206253a04135"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R999ef0e2131d4667"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R9203926f54264d41"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R28d052e9d1554253"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4103,123 +4103,123 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdad021797cda40e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R0540b408246b454d" /></Relationships>
-[...71 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re80290fc318f4689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R2ef19d45f55048f1" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7cea3a1cb951449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R3dc6f4555bde420c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0900d35a3b7e44f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="R1303ef8f19984e19" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re16c207ae5ba4734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="Rbda902fccb894455" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6c83b20ff7224314" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R4f7b5c79f2394909" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Reec4cfa7eb594700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R96c2c182d61c4429" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R66d905e214f746de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="R597710bcb2604608" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9c61d198531c4a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Ra31951ede45747b3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R88cce2e4dac54983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R5e61a8343dd1499b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R25d13df558234246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R5cd34b2d4960478b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbd7db99ab0a5409a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="R5eadbb6b590440be" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc56356417ba14a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R6e358f4da59f47b3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rac619e8a92484a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="Re2c40d17168449dd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5a7307ea9c66446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R7ae99887a38f4954" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R54a73c7aa16f4cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rc0e35386e211475f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re8b0dbf511cf43d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="R1ad89ade0c644c01" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rd0c1706a799b4c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R5c41732e0abe4738" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6c8fc5e09ee04832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R488bb98c4b234079" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2df5359aa10a4b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R4c4a4485edeb46b8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ref1ef684bcca46be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R6128c1c306174573" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R94a684d205c84e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R47a02cae91dd42c2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0a5f3d1a55f74a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="R1c889b4c90ad4c4a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb14373caa34c4d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="R88a5ce28a4f44715" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rda47ffbdd3184a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R083d93b2b0f14f16" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R978a390892104164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R07fa380fb5f1430a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra4c8f73d72b64aa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R9f3d36a66eb746e2" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4237,65 +4237,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書第1章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Galatians 1 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4313,183 +4317,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 1:9  |  Galatians 1:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們已經說了，現在又說，若有人傳福音給你們，與你們所領受的不同，他就應當被咒詛。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>As we said before, so say I now again, If any man preach any other gospel unto you than that ye have received, let him be accursed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4505,183 +4471,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 1:10  |  Galatians 1:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我現在是要得人的心呢？還是要得神的心呢？我豈是討人的喜歡嗎？若仍舊討人的喜歡，我就不是基督的僕人了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For do I now persuade men, or God? or do I seek to please men? for if I yet pleased men, I should not be the servant of Christ.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4697,183 +4625,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 1:11  |  Galatians 1:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>弟兄們，我告訴你們，我素來所傳的福音不是出於人的意思。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But I certify you, brethren, that the gospel which was preached of me is not after man.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4889,183 +4779,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 1:12  |  Galatians 1:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為我不是從人領受的，也不是人教導我的，乃是從耶穌基督啟示來的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I neither received it of man, neither was I taught it, but by the revelation of Jesus Christ.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5081,183 +4933,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 1:13  |  Galatians 1:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們聽見我從前在猶太教中所行的事，怎樣極力逼迫殘害神的教會。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For ye have heard of my conversation in time past in the Jews’ religion, how that beyond measure I persecuted the church of God, and wasted it:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5273,183 +5087,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 1:14  |  Galatians 1:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我又在猶太教中，比我本國許多同歲的人更有長進，為我祖宗的遺傳更加熱心。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And profited in the Jews’ religion above many my equals in mine own nation, being more exceedingly zealous of the traditions of my fathers.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5465,183 +5241,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 1:15  |  Galatians 1:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>然而，那把我從母腹裏分別出來、又施恩召我的神，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But when it pleased God, who separated me from my mother’s womb, and called me by his grace,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5657,183 +5395,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 1:16  |  Galatians 1:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>既然樂意將他兒子啟示在我心裏，叫我把他傳在外邦人中，我就沒有與屬血氣的人商量，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To reveal his Son in me, that I might preach him among the heathen; immediately I conferred not with flesh and blood:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5849,183 +5549,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 1:17  |  Galatians 1:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>也沒有上耶路撒冷去見那些比我先作使徒的，惟獨往阿拉伯去，後又回到大馬士革。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Neither went I up to Jerusalem to them which were apostles before me; but I went into Arabia, and returned again unto Damascus.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6041,183 +5703,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 1:18  |  Galatians 1:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>過了三年，才上耶路撒冷去見磯法，和他同住了十五天。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Then after three years I went up to Jerusalem to see Peter, and abode with him fifteen days.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6233,183 +5857,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 1:1  |  Galatians 1:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>作使徒的保羅（不是由於人，也不是藉着人，乃是藉着耶穌基督，與叫他從死裏復活的父神）</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Paul, an apostle, (not of men, neither by man, but by Jesus Christ, and God the Father, who raised him from the dead;)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6425,183 +6011,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 1:19  |  Galatians 1:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>至於別的使徒，除了主的兄弟雅各，我都沒有看見。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But other of the apostles saw I none, save James the Lord’s brother.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6617,183 +6165,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 1:20  |  Galatians 1:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我寫給你們的不是謊話，這是我在神面前說的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now the things which I write unto you, behold, before God, I lie not.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6809,183 +6319,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 1:21  |  Galatians 1:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>以後我到了敘利亞和基利家境內。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Afterwards I came into the regions of Syria and Cilicia;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7001,183 +6473,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 1:22  |  Galatians 1:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那時，猶太信基督的各教會都沒有見過我的面。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And was unknown by face unto the churches of Judaea which were in Christ:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7193,183 +6627,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 1:23  |  Galatians 1:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不過聽說那從前逼迫我們的，現在傳揚他原先所殘害的真道。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But they had heard only, That he which persecuted us in times past now preacheth the faith which once he destroyed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7385,183 +6781,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 1:24  |  Galatians 1:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>他們就為我的緣故，歸榮耀給神。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they glorified God in me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7577,183 +6935,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 1:2  |  Galatians 1:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>和一切與我同在的眾弟兄，寫信給加拉太的各教會。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And all the brethren which are with me, unto the churches of Galatia:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7769,183 +7089,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 1:3  |  Galatians 1:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>願恩惠、平安從父神與我們的主耶穌基督歸與你們！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Grace be to you and peace from God the Father, and from our Lord Jesus Christ,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7961,183 +7243,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 1:4  |  Galatians 1:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>基督照我們父神的旨意，為我們的罪捨己，要救我們脫離這罪惡的世代。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Who gave himself for our sins, that he might deliver us from this present evil world, according to the will of God and our Father:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8153,183 +7397,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 1:5  |  Galatians 1:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但願榮耀歸於神，直到永永遠遠。阿們！</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To whom be glory for ever and ever. Amen.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8345,183 +7551,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 1:6  |  Galatians 1:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我希奇你們這麼快離開那藉着基督之恩召你們的，去從別的福音。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I marvel that ye are so soon removed from him that called you into the grace of Christ unto another gospel:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8537,183 +7705,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 1:7  |  Galatians 1:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那並不是[福音]，不過有些人攪擾你們，要把基督的福音更改了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which is not another; but there be some that trouble you, and would pervert the gospel of Christ.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8729,183 +7859,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 1:8  |  Galatians 1:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但無論是我們，是天上來的使者，若傳福音給你們，與我們所傳給你們的不同，他就應當被咒詛。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But though we, or an angel from heaven, preach any other gospel unto you than that which we have preached unto you, let him be accursed.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>