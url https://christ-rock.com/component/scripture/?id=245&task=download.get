--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -51,119 +51,119 @@
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="Rf7036d88ebbc45b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf5715e1ae6784c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rcbb15fdfefed43ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R653ee1407d0a4ebc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="Rf6c452071c124cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R0f8109a9e1c84a8e" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R2025781eac334c07"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R14a0697094984447"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R5b386882ee6445f3"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R4f7cec07f9734eab"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc9a601c4eea7430a"/>
-[...25 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Rf65024ccd23449b5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R55d01422ad0e46a5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R561253621a9a44bc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R93b15b9af3c74c0d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R1945baa0c54d452c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R8be7fb8d52924f40"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R5b04d255630a4190"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R1accc8273235425b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Ra70a07e2a55a44f2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="R35875298580d49d3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Ra936f7609d55469a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Rf09d8bf90517499e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="Reb8f03a29d86418c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="Re11f47a1a955489c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R3f9f9c24c71749ff"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="Re96c8ddd906d4953"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R16e33eabdc7c48f2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Ra02dd2de625742e1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="R88d35a4649ff4bfc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Ra49fe3eb47124995"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R1e56c446b3914fee"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="Rc073e8242ea14bce"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="R0debc317bbc1481a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R99b742247cac4270"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="R3a5060a590664664"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rda3c362479fd431b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R334aa4f3c70a4699"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Ra52ceda5d2eb4344"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra4816df3dbaa4ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2025781eac334c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5b386882ee6445f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="Re7fb5884ac054650" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Ree29322618cf4b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc9a601c4eea7430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rd74d12c069e041f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R4c070b158a2640cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R411b499cbb4e41f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rcb134a5abc6746c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbeeead4714e44d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R8c01309acc9c4729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="R01cdd84fee3a4d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R63bb2018f453428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R6273515a09754474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R881f3189b02f4924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R795989ca8e0b4054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R3682ae84e6c240ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3eaeb95d717a414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R9d56264e660a44c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R506998d6baff4260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R4a8ccb69948048a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R5a298b847fe949ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R892bb74203b54365" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R899f4b398f1b4639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R4a46fce222d34822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Reb559d1a8c664722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R648c0ff6bf264ef3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Rd06713189dd947a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R0a619d0a52604a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R7aedd6be27884924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rf65024ccd23449b5" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="Rb1ffc09aa4c34923" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Re08bf33679c64f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R14a0697094984447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4f7cec07f9734eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R4af701f8ec2b4f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="R1eaf9ef9330e4ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R55d01422ad0e46a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R561253621a9a44bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R93b15b9af3c74c0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1945baa0c54d452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R8be7fb8d52924f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R5b04d255630a4190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1accc8273235425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra70a07e2a55a44f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R35875298580d49d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Ra936f7609d55469a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Rf09d8bf90517499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Reb8f03a29d86418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Re11f47a1a955489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3f9f9c24c71749ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Re96c8ddd906d4953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R16e33eabdc7c48f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Ra02dd2de625742e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R88d35a4649ff4bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Ra49fe3eb47124995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R1e56c446b3914fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="Rc073e8242ea14bce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R0debc317bbc1481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R99b742247cac4270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R3a5060a590664664" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rda3c362479fd431b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R334aa4f3c70a4699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Ra52ceda5d2eb4344" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R1103e397655e469b" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -367,129 +367,129 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc8c70573af8745e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc2a2a142ca1d4df4" /></Relationships>
-[...77 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rca5504db380443d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc4a0e0c872a84e78" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R930c1070ac8e4281" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2b1a835eb40f4d66" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="R4c13b9a451e44973" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0db9b18b30364622" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R62fe9094fcd04c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R69b9f57cae314c13" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Re77252c8918d4e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcf12f2d2fd7b46ec" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Rba89e910a6ea4ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4673ae3b67db41d2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3f4f8e18e4b744c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rb13ef56059314897" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc39552d2b0884776" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2c502434a74b40b6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="Rb1da3f5df16844ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R30024c41bc68404d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="R4ee6f098dcc147e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc94457bb4cc24459" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R1a176f5e197f4140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8e79b0b55dee4264" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R3e074b7d399d4d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re07bdd28d74d4a98" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rf9db819b370f4938" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1d9ce7a3ceaf4560" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Reb55108835e9425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R90ddf7af4c0244c4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R68812ef0363a4db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rcba833f7afe74f41" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R448763e476fa4dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7c0ccbd6b608469a" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R0fe52e2e8a2b473c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0e89ce4953c548ad" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R071cc16303fb46e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R6fb2822c0cad4d4b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R270fe37a90974d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra545f97da8e84880" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R4d2362e7db034ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf47c7ac3e88043c3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="R0967736480fe4b3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R95597041b0d34896" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rda5a55d85eb34af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re9f7d93a593a466e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R9c8ceeef31a646b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc91844ca0aee438b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rf50457ee0e6f427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0f06d750ce184d98" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R9cbf0d537fce4570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R67d8e30fff384768" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R0a82e62cec6a45a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re0e04fe10a644bc0" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rffcd51b6415a433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R380509e684084e64" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R064e9bdbb16d49d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8aee8a5ec7da4765" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3013,100 +3013,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8f27fbd4a38b4131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R43dd3935ddad4fc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="Rd4ba0c2cad4c4d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R3fbf75ad0c7a4d5b" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R687cea47a92740d4" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R185a9d68f7d8418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R6f3adae041174c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R01cb1e842adc4ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R22b6ed051935424a" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rdd55eb5049f04bfe" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R43dd3935ddad4fc4"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6f3adae041174c2c"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd4ba0c2cad4c4d90"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R01cb1e842adc4ef0"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4132,116 +4132,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R3fbf75ad0c7a4d5b"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R22b6ed051935424a"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R33babf5dd1834388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R31eef9df5cd94a59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7c556cb50a5a4d71" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R882be6ca24e34cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rdc8cc3bd354e4117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R14998f1bc841461d" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R31eef9df5cd94a59"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R7c556cb50a5a4d71"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rdc8cc3bd354e4117"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R14998f1bc841461d"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4305,129 +4305,129 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rafc3e61bbc124fe6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R315fd5ba1d8d4cfb" /></Relationships>
-[...77 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb0f30188d0774ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R7361a083e2a24f55" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9f6c4bd31bc34e57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="Rf2fd3b741f0f461c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R38b306f86dd34de1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Rb88e782c92864b56" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R386e8381e1184864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R13045e50b7ec4279" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0b9439e59c8e45ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="R229d2a73fbf24c4e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc46d454c6c9744ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R713863b850bc4e6a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R608e6c1551444290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rdf632471db2b4f85" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6b78b908f8264399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rf475c1fdfb844000" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Racc7e0bdf9ef405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="Rc97198e286c64f72" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra20f3a3587e94ff0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R05243efea02c4620" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6f0b47deb0c14979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rcd525d2cc57d423e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7ea6bac8b5634457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="R2551e2abb7144612" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R107444c35cb64a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R958661cf06c54777" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Red132b38e6f446ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R02fdd74b89184007" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1d1c685edf7b4703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="Rd1428cbb8161445b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2f707483bfc84979" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rbead050a99b84218" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R656bb65091ed43e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R477f92f947f84328" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R323aabb0c4d84032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R3aea78fed0da43fa" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc3f91117b9734c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R4cab8bff14b44f35" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rdddd03ce31654b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="Rf277d154ee6647ed" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rbc202afb1253420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="Ref82dd0435ad48dd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2e49a2e77bf147cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="Rb88aed7176124968" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re1eb39425cb94cad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="Rf35fcd8135344e51" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5ac2caf796b744f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Re07869e60f804566" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4b6513d025d64cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rd59c355e5a96433e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9044b97a745e416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="R2ec69b345b4341a8" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0d3f3ff77cdf4000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R447a37805b754443" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R39fbeb5c3b724032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="Raed2a408b4f04bc4" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4445,65 +4445,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書第5章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Galatians 5 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4521,183 +4525,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 5:9  |  Galatians 5:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>一點麵酵能使全團都發起來。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>A little leaven leaveneth the whole lump.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4713,183 +4679,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 5:10  |  Galatians 5:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我在主裏很信你們必不懷別樣的心；但攪擾你們的，無論是誰，必擔當他的罪名。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I have confidence in you through the Lord, that ye will be none otherwise minded: but he that troubleth you shall bear his judgment, whosoever he be.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -4905,183 +4833,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 5:11  |  Galatians 5:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>弟兄們，我若仍舊傳割禮，為甚麼還受逼迫呢？若是這樣，那十字架討厭的地方就沒有了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And I, brethren, if I yet preach circumcision, why do I yet suffer persecution? then is the offence of the cross ceased.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5097,183 +4987,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 5:12  |  Galatians 5:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>恨不得那攪亂你們的人把自己割絕了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I would they were even cut off which trouble you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5289,183 +5141,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 5:13  |  Galatians 5:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>弟兄們，你們蒙召是要得自由，只是不可將你們的自由當作放縱情慾的機會，總要用愛心互相服事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For, brethren, ye have been called unto liberty; only use not liberty for an occasion to the flesh, but by love serve one another.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5481,183 +5295,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 5:14  |  Galatians 5:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為全律法都包在「愛人如己」這一句話之內了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For all the law is fulfilled in one word, even in this; Thou shalt love thy neighbour as thyself.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5673,183 +5449,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 5:15  |  Galatians 5:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們要謹慎，若相咬相吞，只怕要彼此消滅了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But if ye bite and devour one another, take heed that ye be not consumed one of another.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5865,183 +5603,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 5:16  |  Galatians 5:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我說，你們當順着[聖]靈而行，就不放縱肉體的情慾了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>This I say then, Walk in the Spirit, and ye shall not fulfil the lust of the flesh.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6057,183 +5757,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 5:17  |  Galatians 5:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為情慾和[聖]靈相爭，[聖]靈和情慾相爭，這兩個是彼此相敵，使你們不能做所願意做的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For the flesh lusteth against the Spirit, and the Spirit against the flesh: and these are contrary the one to the other: so that ye cannot do the things that ye would.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6249,183 +5911,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 5:18  |  Galatians 5:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但你們若被[聖]靈引導，就不在律法以下。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But if ye be led of the Spirit, ye are not under the law.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6441,183 +6065,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 5:1  |  Galatians 5:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>基督釋放了我們，叫我們得以自由。所以要站立得穩，不要再被奴僕的軛挾制。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Stand fast therefore in the liberty wherewith Christ hath made us free, and be not entangled again with the yoke of bondage.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6633,183 +6219,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 5:19  |  Galatians 5:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>情慾的事都是顯而易見的，就如姦淫、污穢、邪蕩、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now the works of the flesh are manifest, which are these; Adultery, fornication, uncleanness, lasciviousness,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6825,183 +6373,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 5:20  |  Galatians 5:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>拜偶像、邪術、仇恨、爭競、忌恨、惱怒、結黨、紛爭、異端、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Idolatry, witchcraft, hatred, variance, emulations, wrath, strife, seditions, heresies,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7017,179 +6527,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 5:21  |  Galatians 5:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>嫉妒、醉酒、荒宴等類。我從前告訴你們，現在又告訴你們，行這樣事的人必不能承受神的國。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Envyings, murders, drunkenness, revellings, and such like: of the which I tell you before, as I have also told you in time past, that they which do such things shall not inherit the kingdom of God.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -7209,183 +6681,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 5:22  |  Galatians 5:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>聖靈所結的果子，就是仁愛、喜樂、和平、忍耐、恩慈、良善、信實、</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But the fruit of the Spirit is love, joy, peace, longsuffering, gentleness, goodness, faith,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7401,183 +6835,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 5:23  |  Galatians 5:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>溫柔、節制。這樣的事沒有律法禁止。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Meekness, temperance: against such there is no law.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7593,183 +6989,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 5:24  |  Galatians 5:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>凡屬基督耶穌的人，是已經把肉體連肉體的邪情私慾同釘在十字架上了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And they that are Christ’s have crucified the flesh with the affections and lusts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7785,183 +7143,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 5:25  |  Galatians 5:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們若是靠[聖]靈得生，就當靠[聖]靈行事。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>If we live in the Spirit, let us also walk in the Spirit.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7977,183 +7297,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 5:26  |  Galatians 5:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>不要貪圖虛名，彼此惹氣，互相嫉妒。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Let us not be desirous of vain glory, provoking one another, envying one another.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8169,183 +7451,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 5:2  |  Galatians 5:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我－保羅告訴你們，若受割禮，基督就與你們無益了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Behold, I Paul say unto you, that if ye be circumcised, Christ shall profit you nothing.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8361,183 +7605,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 5:3  |  Galatians 5:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我再指着凡受割禮的人確實地說，他是欠着行全律法的債。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For I testify again to every man that is circumcised, that he is a debtor to do the whole law.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8553,183 +7759,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 5:4  |  Galatians 5:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們這要靠律法稱義的，是與基督隔絕，從恩典中墜落了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Christ is become of no effect unto you, whosoever of you are justified by the law; ye are fallen from grace.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8745,183 +7913,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 5:5  |  Galatians 5:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們靠着[聖]靈，憑着信心，等候所盼望的義。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For we through the Spirit wait for the hope of righteousness by faith.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8937,183 +8067,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 5:6  |  Galatians 5:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>原來在基督耶穌裏，受割禮不受割禮全無功效，惟獨使人生發仁愛的信心才有功效。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For in Jesus Christ neither circumcision availeth any thing, nor uncircumcision; but faith which worketh by love.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9129,183 +8221,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 5:7  |  Galatians 5:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們向來跑得好，有誰攔阻你們，叫你們不順從真理呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye did run well; who did hinder you that ye should not obey the truth?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9321,183 +8375,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 5:8  |  Galatians 5:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這樣的勸導不是出於那召你們的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>This persuasion cometh not of him that calleth you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>