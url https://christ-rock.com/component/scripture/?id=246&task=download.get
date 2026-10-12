--- v0 (2026-08-28)
+++ v1 (2026-10-12)
@@ -61,124 +61,124 @@
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R079841ab2ba14578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R54224e6f40854bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R22fa44257fe64450" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="R993351d130ea4183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="R46a76e7c37ff46ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rc3f4432ea1c24157" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rbe25b099d8234ff1"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R15669c124a1b405c"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="R8ad38756e14746ab"/>
+    <p:notesMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="Rd2534433a9884eeb"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R9bef8a4dd1de4601"/>
-[...30 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R043527ab1b484fc8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R4982f9d2139b4339"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R7bfbf1435f9a4a04"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R73be5386083b46c3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Rc5c6e90e69ce4b5c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R1164410af1a24561"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R6a065700bdbf49cc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R1c69169c29874556"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="263" r:id="Rc12eddcfc0d34247"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="264" r:id="Rff8265f18ae04ed6"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="265" r:id="Rcd80da2971374393"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="266" r:id="Ra215b57c6540400a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="267" r:id="R655ec37261b74163"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="268" r:id="R7ccb6654407e4990"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="269" r:id="R8b1940253c9949bf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="270" r:id="R9c1b8dd1001844c1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="271" r:id="R770277595b014a55"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="272" r:id="Rd14a2c51f02b4e9e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="273" r:id="Rdf0cf4fa105f4719"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="274" r:id="Rd1ae2f37c9ac4ce5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="275" r:id="R28ee15ca7d144c95"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="276" r:id="R1492c5d135944c5d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="277" r:id="Rf9a784603bba4c7b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="278" r:id="R417d9394cc8d4679"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="279" r:id="Re3d3844901024ce9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="280" r:id="Rf5f76ddfd0394de0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="281" r:id="R74e3e34b8d9d4863"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="282" r:id="Rc1e59e71fd84482b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="283" r:id="R09ad73e129684fc1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="284" r:id="Rf71d1d191ff941fd"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="285" r:id="R0b1ebb8193a04cbc"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="286" r:id="R65accbacc6ab45bb"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="287" r:id="R39f5abdf72db45bd"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData val="0"/>
     </p:ext>
     <p:ext xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi val="32767"/>
     </p:ext>
     <p:ext xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="Ra67e301fdaaf45cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbe25b099d8234ff1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R8ad38756e14746ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R7e41508b0de24b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Re89e2f5084bc44f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R9bef8a4dd1de4601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R8e8f41489b62496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rbcb0f359b715495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rd7d53642fd0c42f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R358c5f6c510640c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Rbb908aea732e4a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rc353cb2145104264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rb884f439efa04d5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rb56ef96538d749ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rb3664ab690044ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R1447364461284298" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R66aaee131f8540d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R255ec14730a54828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R3d95a54b17f8424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R15e8174078864c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R5bcf877a461244c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rf6095ceb8dd845a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R389f37b29dc843e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rc90c5f67196e4148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rea0aa05be6ec43b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R25d82ad98b0741dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R668d54c5a75f42e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="Re57f6545d3044afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R76a58e9f4edd4ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R5253747909874ee8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R7c4d920990454fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Redf1b5949a6d4320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="Rbb8ac2bb470d491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="R644af919f60947ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R02384643c2714efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="Reb5cc44a1a064eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R043527ab1b484fc8" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R4ce1065d5de24bf4" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/theme/theme1.xml" Id="R26d7818b5a10423e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R15669c124a1b405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd2534433a9884eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="/ppt/presProps.xml" Id="R83098b324bce4d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="/ppt/tableStyles.xml" Id="Rfb75a1c598c541e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R4982f9d2139b4339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R7bfbf1435f9a4a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R73be5386083b46c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rc5c6e90e69ce4b5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R1164410af1a24561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6a065700bdbf49cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R1c69169c29874556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Rc12eddcfc0d34247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Rff8265f18ae04ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Rcd80da2971374393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="Ra215b57c6540400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="R655ec37261b74163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="R7ccb6654407e4990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R8b1940253c9949bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="R9c1b8dd1001844c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R770277595b014a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rd14a2c51f02b4e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="Rdf0cf4fa105f4719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="Rd1ae2f37c9ac4ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="R28ee15ca7d144c95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R1492c5d135944c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="Rf9a784603bba4c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R417d9394cc8d4679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="Re3d3844901024ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="Rf5f76ddfd0394de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R74e3e34b8d9d4863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rc1e59e71fd84482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R09ad73e129684fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rf71d1d191ff941fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R0b1ebb8193a04cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R65accbacc6ab45bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="R39f5abdf72db45bd" /></Relationships>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/notesMasters/theme/theme3.xml" Id="R6af4274123524135" /></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
@@ -382,144 +382,144 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1496263ebdb84fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R95099ec5b6214898" /></Relationships>
-[...92 lines deleted...]
-<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="Raba1df0de7004b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R873006e461014a05" /></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb3e71a69bb3b4afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra8725581982845c3" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml" Id="Racfecd3e39a24cb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc95bcd593cfc41e6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml" Id="R1f926d224cbc4552" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rbe7e0a11ee2546d6" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml" Id="Raad0e6fe8f994a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rf5a6d8668baa4451" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide13.xml" Id="Ra1a9ee2e02124c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R3b69f0d407cb4e24" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide14.xml" Id="R7e43e0ca9a7f4772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R552d787d6f264bec" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml" Id="Rc37c9fb762ee4d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R4eb8399e5be34647" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml" Id="R41132aeee697473e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rff5de04fbd294d75" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml" Id="Rd0879c80ba1649c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2b2dfd9f6195412d" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml" Id="R84621a3fda5b4543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R76ebcb89cc244a54" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml" Id="R8161d093617541b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R246f8677da7f4af5" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rbad94e5bfa764349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R21b69228c172483e" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml" Id="Rda9114352ef74984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R67f0419e1a484e98" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml" Id="R839e946d8f324f8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R5dd2e31119e64a99" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml" Id="R38057e5947f24864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Re5cc5a31f35742f2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml" Id="R82fc507a3f7f497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R231c8ffd7f124564" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide24.xml" Id="R817cab9753904e5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R0227f84e9b234811" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide25.xml" Id="R551f17e3e6224518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R435a7a075d3b47e8" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide26.xml" Id="R40309db949d640c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rc429362e9edd416b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide27.xml" Id="Rc3fd9102c7db4d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7e3642424aad47ec" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide28.xml" Id="R870a0a5133794027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R2d262f3c69ff4fe1" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide29.xml" Id="Rcc07bddb3bda4f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Rd6dce8c31b3f4d29" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rcefc279019f64ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1cba0efe9d444359" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide30.xml" Id="R63219ac4b3994fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R435ff6dc5af24d54" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide31.xml" Id="R12b18f075bee4e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R718227a3f12f4aa2" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide32.xml" Id="Rf07971703e2248c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra6a62b09a0cc4d35" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R16fd6ba09fa242f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R374bf2a913814947" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rc29ef90a04624972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R52e886692f4446b4" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R259dd07feb7e4163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R9c9b90d069f8489b" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R748702ca688f4cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R1fc991bfb8d04609" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml" Id="Ra0b112de502d49f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="Ra5b298ae06b64538" /></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml" Id="R1a9639fc081844d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="/ppt/notesMasters/notesMaster1.xml" Id="R7443254c7ed14244" /></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
@@ -3518,100 +3518,100 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rf4e6acedf3f545fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R45b8ac6e2f154248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R53084c60081049e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R5c2c074554f04bf3" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7c157c212c1d4537" /></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ref9e1bda9d824586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.png" Id="R55b33172d3f042f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image2.png" Id="R6ceab9086ade4a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/ppt/media/image.jpeg" Id="R52a6761323244b6b" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R62465324d1e7452d" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld name="Default">
     <p:bg>
       <p:bgPr>
         <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R45b8ac6e2f154248"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R55b33172d3f042f3"/>
           <a:stretch/>
         </a:blipFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A61F82E-79D3-41BA-891F-3EE6703D1D59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rot="0" flipH="0" flipV="0">
             <a:off x="0" y="6120"/>
             <a:ext cx="8567640" cy="6267600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:blipFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" rotWithShape="0">
-            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R53084c60081049e4"/>
+            <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6ceab9086ade4a32"/>
             <a:srcRect l="0" t="0" r="0" b="0"/>
             <a:stretch/>
           </a:blipFill>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="90000" tIns="46800" rIns="90000" bIns="46800" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:endParaRPr sz="2400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
@@ -4637,116 +4637,116 @@
                 <a:ea typeface="Times New Roman"/>
                 <a:cs typeface="Times New Roman"/>
               </a:rPr>
               <a:t>&lt;number&gt;</a:t>
             </a:fld>
             <a:endParaRPr sz="1400" b="0" u="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Times New Roman"/>
               <a:ea typeface="Times New Roman"/>
               <a:cs typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="18" name=""/>
           <p:cNvPicPr>
             <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R5c2c074554f04bf3"/>
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="R52a6761323244b6b"/>
           <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="8675640" y="6237000"/>
             <a:ext cx="468360" cy="621000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="38160">
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank">
   <p:cSld name="Scripture 16:9">
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R23a750eba47f4141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra00de2a1ec964bdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R561185ccc61743f4" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme2.xml" Id="R62ef14d0ec154308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9d4ff53a270f452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra7a863eb60e143d4" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Ra00de2a1ec964bdc"/>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="R561185ccc61743f4"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R9d4ff53a270f452c"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483650" r:id="Ra7a863eb60e143d4"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="LibreOffice">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="18A303"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="0369A3"/>
@@ -4810,144 +4810,144 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R00e5376b17d44bb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R55a344df8b7c4289" /></Relationships>
-[...92 lines deleted...]
-<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1b655a7b27eb4b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R51649d3e12554a96" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R3160c0dcb14446f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide1.xml" Id="R0d1a1d917fcd465b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2b9bea643ec64c14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide10.xml" Id="Re91f7af8e1cc4a47" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R53c6d0f02f5f4c6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide11.xml" Id="R6f53f0df1bf448bd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide12.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R113bd1e7f8474a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide12.xml" Id="Rca4493e6e5844c5e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6961bff2caa147c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide13.xml" Id="R868aec66c00a4e48" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rff01d758f14345a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide14.xml" Id="Rd18ab0d5650548eb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R1fae3ace8e3a4f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide15.xml" Id="Rbe07ef8bdae94432" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rceb201b28bae41bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide16.xml" Id="R390ead3533834406" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Re40195739d604e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide17.xml" Id="R2864e0b6014143c4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb00e78d6f72c48d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide18.xml" Id="Rd20e71746e624854" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9d3c90a9565b48a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide19.xml" Id="Re1588dca66a14ecc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc54e261af3fe43cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide2.xml" Id="R8a4cb43ebecf4c5b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Ra2dbc19c207c4c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide20.xml" Id="R62a1c7270bc247ef" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc6e2e61ee7cc4863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide21.xml" Id="R7d90f54f538c4ead" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R0b8b4b07142144b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide22.xml" Id="Rd164393ff2e241de" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R349827a956cc41d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide23.xml" Id="R8d28632b4e0740e3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R2477aa201630435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide24.xml" Id="R61ee3240052e497d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R99341573d5d148aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide25.xml" Id="R087abcce2c874223" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R6938e2234bb14ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide26.xml" Id="R9bb8175d7ff54099" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R4ead4ba1274742f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide27.xml" Id="R7a557d21c95049f9" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R480ef7cffb5a4e7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide28.xml" Id="R48d9507dfb5b4265" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R178ac75705c942a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide29.xml" Id="R92a3805342514ab1" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R682aa4d7f0c5405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide3.xml" Id="R59a905b0dc4c47bf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R64f11b5dd8d042dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide30.xml" Id="R2222099d7927427e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rfc985ee5375f4a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide31.xml" Id="R163b35cb3261410c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide32.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7b5d7b84518d417b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide32.xml" Id="R46363148ec104b92" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rb36e9940aab048aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide4.xml" Id="R8b9cda79407045af" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R7d087b3afa784798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide5.xml" Id="Rd86294004d0c4df3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="Rc9ea61284aff4cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide6.xml" Id="Rf44be3c0785346bd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R5dfa816f7aed4d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide7.xml" Id="Rc01554e46ffa42d6" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide8.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R9518c0b765b74afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide8.xml" Id="R7ab5d206fa7d4030" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide9.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout2.xml" Id="R93d8e8b7cc0f477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="/ppt/notesSlides/notesSlide9.xml" Id="R5ef3718f978d4700" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:srgbClr val="000000"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4965,65 +4965,69 @@
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="762000" y="514350"/>
             <a:ext cx="10668000" cy="1104900"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fillRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0"/>
           <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor"/>
         </p:style>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書第4章</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr algn="ctr"/>
+            <a:pPr algn="ctr">
+              <a:buNone/>
+            </a:pPr>
             <a:r>
               <a:rPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Galatians 4 · KJV</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="576743962"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5041,183 +5045,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 4:9  |  Galatians 4:9 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>現在你們既然認識神，更可說是被神所認識的，怎麼還要歸回那懦弱無用的小學，情願再給他作奴僕呢？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But now, after that ye have known God, or rather are known of God, how turn ye again to the weak and beggarly elements, whereunto ye desire again to be in bondage?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5233,183 +5199,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 4:10  |  Galatians 4:10 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們謹守日子、月份、節期、年份，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye observe days, and months, and times, and years.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5425,183 +5353,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 4:11  |  Galatians 4:11 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我為你們害怕，惟恐我在你們身上是枉費了工夫。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I am afraid of you, lest I have bestowed upon you labour in vain.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5617,183 +5507,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 4:12  |  Galatians 4:12 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>弟兄們，我勸你們要像我一樣，因為我也像你們一樣。你們一點沒有虧負我。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Brethren, I beseech you, be as I am; for I am as ye are: ye have not injured me at all.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5809,183 +5661,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 4:13  |  Galatians 4:13 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們知道我頭一次傳福音給你們，是因為身體有疾病。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Ye know how through infirmity of the flesh I preached the gospel unto you at the first.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6001,183 +5815,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 4:14  |  Galatians 4:14 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們為我身體的緣故受試煉，沒有輕看我，也沒有厭棄我，反倒接待我，如同神的使者，如同基督耶穌。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And my temptation which was in my flesh ye despised not, nor rejected; but received me as an angel of God, even as Christ Jesus.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6193,183 +5969,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 4:15  |  Galatians 4:15 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們當日所誇的福氣在哪裏呢？那時你們若能行，就是把自己的眼睛剜出來給我，也都情願。這是我可以給你們作見證的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Where is then the blessedness ye spake of? for I bear you record, that, if it had been possible, ye would have plucked out your own eyes, and have given them to me.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6385,183 +6123,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 4:16  |  Galatians 4:16 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>如今我將真理告訴你們，就成了你們的仇敵嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Am I therefore become your enemy, because I tell you the truth?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6577,183 +6277,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 4:17  |  Galatians 4:17 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>那些人熱心待你們，卻不是好意，是要離間你們，叫你們熱心待他們。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>They zealously affect you, but not well; yea, they would exclude you, that ye might affect them.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6769,183 +6431,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 4:18  |  Galatians 4:18 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>在善事上，常用熱心待人原是好的，卻不單我與你們同在的時候才這樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But it is good to be zealously affected always in a good thing, and not only when I am present with you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6961,183 +6585,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 4:1  |  Galatians 4:1 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我說那承受產業的，雖然是全業的主人，但為孩童的時候卻與奴僕毫無分別，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now I say, That the heir, as long as he is a child, differeth nothing from a servant, though he be lord of all;</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7153,183 +6739,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 4:19  |  Galatians 4:19 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我小子啊，我為你們再受生產之苦，直等到基督成形在你們心裏。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>My little children, of whom I travail in birth again until Christ be formed in you,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7345,183 +6893,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 4:20  |  Galatians 4:20 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我巴不得現今在你們那裏，改換口氣，因我為你們心裏作難。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>I desire to be present with you now, and to change my voice; for I stand in doubt of you.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7537,183 +7047,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 4:21  |  Galatians 4:21 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們這願意在律法以下的人，請告訴我，你們豈沒有聽見律法嗎？</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Tell me, ye that desire to be under the law, do ye not hear the law?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7729,183 +7201,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 4:22  |  Galatians 4:22 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為[律法上]記着，亞伯拉罕有兩個兒子，一個是使女生的，一個是自主之婦人生的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For it is written, that Abraham had two sons, the one by a bondmaid, the other by a freewoman.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -7921,183 +7355,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 4:23  |  Galatians 4:23 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>然而，那使女所生的是按着血氣生的；那自主之婦人所生的是憑着應許生的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But he who was of the bondwoman was born after the flesh; but he of the freewoman was by promise.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8113,183 +7509,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 4:24  |  Galatians 4:24 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這都是比方：那兩個婦人就是兩約。一約是出於西奈山，生子為奴，乃是夏甲。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Which things are an allegory: for these are the two covenants; the one from the mount Sinai, which gendereth to bondage, which is Agar.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8305,183 +7663,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 4:25  |  Galatians 4:25 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>這夏甲二字是指着阿拉伯的西奈山，與現在的耶路撒冷同類，因耶路撒冷和她的兒女都是為奴的。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For this Agar is mount Sinai in Arabia, and answereth to Jerusalem which now is, and is in bondage with her children.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8497,183 +7817,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 4:26  |  Galatians 4:26 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但那在上的耶路撒冷是自主的，她是我們的母。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But Jerusalem which is above is free, which is the mother of us all.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -8689,179 +7971,141 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 4:27  |  Galatians 4:27 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3400">
+              <a:rPr sz="4200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>因為[經上]記着： 不懷孕、不生養的，你要歡樂； 未曾經過產難的，你要高聲歡呼； 因為沒有丈夫的，比有丈夫的兒女更多。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>For it is written, Rejoice, thou barren that bearest not; break forth and cry, thou that travailest not: for the desolate hath many more children than she which hath an husband.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
@@ -8881,183 +8125,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 4:28  |  Galatians 4:28 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>弟兄們，我們是憑着應許作兒女，如同以撒一樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Now we, brethren, as Isaac was, are the children of promise.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9073,183 +8279,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 4:2  |  Galatians 4:2 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>乃在師傅和管家的手下，直等他父親預定的時候來到。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But is under tutors and governors until the time appointed of the father.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9265,183 +8433,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 4:29  |  Galatians 4:29 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>當時，那按着血氣生的逼迫了那按着[聖]靈生的，現在也是這樣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But as then he that was born after the flesh persecuted him that was born after the Spirit, even so it is now.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9457,183 +8587,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 4:30  |  Galatians 4:30 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="3800">
+              <a:rPr sz="4600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>然而經上是怎麼說的呢？[是說]：「把使女和她兒子趕出去！因為使女的兒子不可與自主婦人的兒子一同承受產業。」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2300">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2100">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Nevertheless what saith the scripture? Cast out the bondwoman and her son: for the son of the bondwoman shall not be heir with the son of the freewoman.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9649,183 +8741,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 4:31  |  Galatians 4:31 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>弟兄們，這樣看來，我們不是使女的兒女，乃是自主婦人的兒女了。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>So then, brethren, we are not children of the bondwoman, but of the free.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -9841,183 +8895,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 4:3  |  Galatians 4:3 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>我們為孩童的時候，受管於世俗小學之下，也是如此。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Even so we, when we were children, were in bondage under the elements of the world:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10033,183 +9049,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 4:4  |  Galatians 4:4 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>及至時候滿足，神就差遣他的兒子，為女子所生，且生在律法以下，</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>But when the fulness of the time was come, God sent forth his Son, made of a woman, made under the law,</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10225,183 +9203,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 4:5  |  Galatians 4:5 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>要把律法以下的人贖出來，叫我們得着兒子的名分。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>To redeem them that were under the law, that we might receive the adoption of sons.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10417,183 +9357,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 4:6  |  Galatians 4:6 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>你們既為兒子，神就差他兒子的靈進入你們的心，呼叫：「阿爸！父！」</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2500">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>And because ye are sons, God hath sent forth the Spirit of his Son into your hearts, crying, Abba, Father.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10609,183 +9511,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 4:7  |  Galatians 4:7 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4200">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>可見，從此以後，你不是奴僕，乃是兒子了；既是兒子，就靠着神為後嗣。</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Wherefore thou art no more a servant, but a son; and if a son, then an heir of God through Christ.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -10801,183 +9665,145 @@
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="PlaceHolder 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441D2C7F-D666-4C24-BAB7-2C24776FEA00}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="742950" y="400050"/>
-            <a:ext cx="10706100" cy="457200"/>
+            <a:off x="6667500" y="6457950"/>
+            <a:ext cx="5410200" cy="228600"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="none" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:pPr marL="1117440" indent="-1117440" algn="l">
-[...17 lines deleted...]
-              <a:defRPr sz="1650">
+            <a:pPr algn="r">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
-              </a:defRPr>
-[...8 lines deleted...]
-                <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>加拉太書 4:8  |  Galatians 4:8 (KJV)</a:t>
             </a:r>
-            <a:endParaRPr sz="6000" b="0" u="none">
-[...6 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="PlaceHolder 2">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D38A1CCF-705F-4B50-9BE5-7CF0524E3D07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="0"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-            <a:off x="876300" y="1104900"/>
-            <a:ext cx="10439400" cy="4953000"/>
+            <a:off x="76200" y="171450"/>
+            <a:ext cx="12039600" cy="6076950"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" w="0">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" lIns="190500" tIns="76200" rIns="190500" bIns="76200" anchor="ctr">
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" lIns="57150" tIns="38100" rIns="57150" bIns="38100" anchor="ctr">
             <a:normAutofit fontScale="100000"/>
           </a:bodyPr>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...1 lines deleted...]
-              </a:lnSpc>
               <a:spcAft>
-                <a:spcPts val="26"/>
+                <a:spcPts val="10"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr sz="4600">
+              <a:rPr sz="5000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Microsoft JhengHei"/>
                 <a:ea typeface="Microsoft JhengHei"/>
                 <a:cs typeface="Microsoft JhengHei"/>
               </a:rPr>
               <a:t>但從前你們不認識神的時候，是給那些本來不是神的作奴僕；</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="ctr">
-              <a:lnSpc>
-[...5 lines deleted...]
-              <a:rPr sz="2700">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Georgia"/>
                 <a:ea typeface="Georgia"/>
                 <a:cs typeface="Georgia"/>
               </a:rPr>
               <a:t>Howbeit then, when ye knew not God, ye did service unto them which by nature are no gods.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="179098557"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>